--- v0 (2026-08-24)
+++ v1 (2026-09-13)
@@ -6,207 +6,163 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="73B12CC3" w14:textId="17F75929" w:rsidR="002D1547" w:rsidRDefault="002D1547" w:rsidP="00BE7CD8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Catalyst Support Toolkit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7772DAAF" w14:textId="4F0E6FA3" w:rsidR="00BE7CD8" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Welcome </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167959AC" w14:textId="676DB984" w:rsidR="002D1547" w:rsidRDefault="002D1547" w:rsidP="002D1547">
       <w:r>
-        <w:t>Welcome to Edge Hill University and thank you for joining us in your</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Catalyst Support Toolkit. </w:t>
+        <w:t xml:space="preserve">Welcome to Edge Hill University and thank you for joining us in your alternative document version of your Catalyst Support Toolkit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4ADC2E" w14:textId="77777777" w:rsidR="002D1547" w:rsidRDefault="002D1547" w:rsidP="002D1547"/>
     <w:p w14:paraId="4863A11C" w14:textId="43114CB4" w:rsidR="002D1547" w:rsidRDefault="002D1547" w:rsidP="002D1547">
       <w:r w:rsidRPr="002D1547">
         <w:t xml:space="preserve">As an Edge Hill student </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>you are part of an incredibly diverse learning community</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1547">
         <w:t xml:space="preserve"> and we are committed to ensuring an </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>equitable and inclusive experience for all</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1547">
         <w:t>. Th</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1547">
-        <w:t xml:space="preserve"> toolkit has been designed with accessibility in mind </w:t>
-[...2 lines deleted...]
-        <w:t>throughout and</w:t>
+        <w:t xml:space="preserve"> toolkit has been designed with accessibility in mind throughout and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> provides</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1547">
         <w:t xml:space="preserve"> alternative format</w:t>
       </w:r>
       <w:r>
         <w:t>s (like this document) to</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1547">
         <w:t xml:space="preserve"> ensure everyone can access support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C7ADCF" w14:textId="77777777" w:rsidR="002D1547" w:rsidRDefault="002D1547" w:rsidP="002D1547"/>
     <w:p w14:paraId="52D3C2E4" w14:textId="0EB8E730" w:rsidR="002D1547" w:rsidRDefault="002D1547" w:rsidP="002D1547">
       <w:r>
-        <w:t>Th</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> and this document are </w:t>
+        <w:t xml:space="preserve">The toolkit and this document are </w:t>
       </w:r>
       <w:r w:rsidR="00BE7CD8" w:rsidRPr="00EF499E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> digital guide to the all the support, services and resources available at Edge Hill</w:t>
       </w:r>
       <w:r w:rsidRPr="002D1547">
         <w:t xml:space="preserve">, helping you make the most of your time at university, whatever your level or location of study. Whether it's your first week, your second semester or your final year, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">you can </w:t>
       </w:r>
       <w:r w:rsidRPr="002D1547">
         <w:t>find and access what you need, when you need it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3A944B" w14:textId="77777777" w:rsidR="002D1547" w:rsidRDefault="002D1547" w:rsidP="002D1547"/>
     <w:p w14:paraId="0F9DA2F1" w14:textId="6689E6EA" w:rsidR="002D1547" w:rsidRDefault="002D1547" w:rsidP="002D1547">
       <w:r>
-        <w:t xml:space="preserve">You </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">You can </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">revisit </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">in one go as you'll always be able to access it from </w:t>
+        <w:t xml:space="preserve">revisit the toolkit, and your alternative documents, whenever you need </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and there's no expectation for you to read all the information in one go as you'll always be able to access it from </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="002D1547">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ehu.ac.uk/Catalyst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D48F00B" w14:textId="5A51D7E7" w:rsidR="00C874E4" w:rsidRDefault="002D1547" w:rsidP="002D67E4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Designed by YOU!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C374F6" w14:textId="4BAF496B" w:rsidR="002D1547" w:rsidRDefault="002D1547" w:rsidP="002D1547">
       <w:r>
         <w:t>Th</w:t>
       </w:r>
@@ -610,67 +566,51 @@
       </w:r>
       <w:r w:rsidRPr="00BE7CD8">
         <w:t>your fullest potential. Through innovative digital resources, expert guidance and a strong sense of community, we help </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7CD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>overcome barriers</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7CD8">
         <w:t>, ignite potential and shape futures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4034322F" w14:textId="77777777" w:rsidR="00BE7CD8" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8"/>
     <w:p w14:paraId="6CBC4E76" w14:textId="607694B8" w:rsidR="00BE7CD8" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8">
       <w:r w:rsidRPr="00BE7CD8">
         <w:t>Offering holistic support, fostering personal growth and ensuring every student has the tools, resources and encouragement they need to </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7CD8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">succeed at </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and beyond</w:t>
+        <w:t>succeed at University and beyond</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7CD8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647749F2" w14:textId="716B1AE7" w:rsidR="00BE7CD8" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Catalyst values</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F74E588" w14:textId="63DC7D7F" w:rsidR="00BE7CD8" w:rsidRPr="00EF499E" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -715,83 +655,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3892B27F" w14:textId="1647E1EE" w:rsidR="00BE7CD8" w:rsidRPr="00EF499E" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Growth</w:t>
       </w:r>
       <w:r w:rsidR="00EF499E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EF499E" w:rsidRPr="00EF499E">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Encouraging both your academic and personal growth.</w:t>
+        <w:t xml:space="preserve"> Encouraging both your academic and personal growth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753EB28C" w14:textId="43E79DEA" w:rsidR="00BE7CD8" w:rsidRPr="00EF499E" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Empowerment</w:t>
       </w:r>
       <w:r w:rsidR="00EF499E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EF499E" w:rsidRPr="00EF499E">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Helping you take charge of your future and make informed decisions.</w:t>
+        <w:t xml:space="preserve"> Helping you take charge of your future and make informed decisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307B2DCF" w14:textId="4C994F7F" w:rsidR="00BE7CD8" w:rsidRPr="00BE7CD8" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Community</w:t>
       </w:r>
       <w:r w:rsidR="00EF499E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00EF499E" w:rsidRPr="00EF499E">
@@ -799,54 +733,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6263B4C1" w14:textId="402A057C" w:rsidR="00BE7CD8" w:rsidRPr="00BE7CD8" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Excellence</w:t>
       </w:r>
       <w:r w:rsidR="00EF499E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00EF499E" w:rsidRPr="00EF499E">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Providing you with high-quality services and support to enhance your student success.</w:t>
+        <w:t xml:space="preserve"> Providing you with high-quality services and support to enhance your student success.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72196545" w14:textId="5DC09003" w:rsidR="00BE7CD8" w:rsidRDefault="00BE7CD8" w:rsidP="00BE7CD8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Innovation:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7CD8">
         <w:t>Adapting to your changing needs and offering modern solutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A651A82" w14:textId="03B6B9A8" w:rsidR="00EF499E" w:rsidRDefault="00EF499E" w:rsidP="00EF499E">
@@ -1106,59 +1037,51 @@
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>s @ Catalyst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:t>Search the online knowledge base to explore frequently asked questions, live chat or submit your own question.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767268EF" w14:textId="77777777" w:rsidR="00EF499E" w:rsidRPr="00EF499E" w:rsidRDefault="00EF499E" w:rsidP="00EF499E"/>
     <w:p w14:paraId="299D88E0" w14:textId="34106E93" w:rsidR="00EF499E" w:rsidRDefault="00EF499E" w:rsidP="00EF499E">
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00B10F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>Email</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> Catalyst</w:t>
+          <w:t>Email Catalyst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:t>Send an email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00B10F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CatalystEnquiries@edgehill.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t> and someone will get back to you within 24 hours.</w:t>
@@ -1571,116 +1494,98 @@
       <w:r w:rsidRPr="009E30B1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3109E043" w14:textId="14B0207A" w:rsidR="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="00EF499E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Report and Issue or Repair:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t>Report any issues or repairs in your halls, and across campus, using the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="009E30B1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Invida app</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="009E30B1">
         <w:t> and Catalyst Helpdesk can support if you need to follow up on any requests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345B5580" w14:textId="114AA165" w:rsidR="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="009E30B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Helping you settle in</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2357B76D" w14:textId="2E7CE937" w:rsidR="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="009E30B1">
       <w:r w:rsidRPr="009E30B1">
         <w:t>There is lots of support available to help you </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>settle in and enjoy your time at university</w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t>, from a warm welcome right through to celebrating your graduation. Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="009E30B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Student Life</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E30B1">
         <w:t> team work closely with your academic departments and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="009E30B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Students' Union</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E30B1">
         <w:t> to make sure your </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>induction experience</w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t> is coordinated, supportive and FUN!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECE1EB3" w14:textId="77777777" w:rsidR="009E30B1" w:rsidRPr="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="009E30B1"/>
     <w:p w14:paraId="77248D96" w14:textId="77777777" w:rsidR="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="009E30B1">
@@ -1714,211 +1619,167 @@
         </w:rPr>
         <w:t>support networks</w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t> and get to know the department and buildings you'll call 'home' during your time at Edge Hill.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F00A1CA" w14:textId="77777777" w:rsidR="009E30B1" w:rsidRPr="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="009E30B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="649F854E" w14:textId="3C93BC82" w:rsidR="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="009E30B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Welcome Fairs: </w:t>
-[...6 lines deleted...]
-        <w:t>Y</w:t>
+        <w:t>Welcome Fairs: Y</w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t>our induction week is all about making you feel welcome, celebrating and being proud of what you've achieved to get here!</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009E30B1">
-        <w:t>Your</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Welcome (and Welcome Back) Fairs are also a great opportunity to meet a lot of your support teams - as well as pick up a freebie or two!</w:t>
+        <w:t>Your Welcome (and Welcome Back) Fairs are also a great opportunity to meet a lot of your support teams - as well as pick up a freebie or two!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DD9359" w14:textId="7BCE96F6" w:rsidR="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="009E30B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Engage with events: </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t>Explore your dedicated </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="009E30B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Life portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E30B1">
         <w:t> to access your free programme of Student Life events, as well as activities from Campus Sport and Students' Union.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t>Whatever you are interested in there is something for everyone, from guest lectures to Therapy Dogs, Learn2Cook sessions and everything in-between.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC29343" w14:textId="13AC3755" w:rsidR="009E30B1" w:rsidRPr="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="009E30B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Someone to talk to:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t>All of Student Life's events are designed to help you meet new people and make new connections.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t>Not every student wants or needs formal wellbeing support, which is why the Student Life team offer a range of more </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="009E30B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>informal appointments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E30B1">
-        <w:t xml:space="preserve"> - allowing you to meet with Campus Connectors, your Chaplaincy team or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> student support.</w:t>
+        <w:t> - allowing you to meet with Campus Connectors, your Chaplaincy team or International student support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4DFB9C" w14:textId="0B1727D9" w:rsidR="00EF499E" w:rsidRDefault="009E30B1" w:rsidP="00EF499E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Find your way around: </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
-        <w:t xml:space="preserve">Campus Connectors are students just like you and are here to help you settle </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Campus Connectors are students just like you and are here to help you settle in to university life.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009E30B1">
-        <w:t>in to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>They can help you navigate your way around campus, introduce you to other students and have a really good understanding of life as an Edge Hill student.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="009E30B1">
-        <w:t xml:space="preserve"> university life.</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> to identify in their purple t-shirts or hoodies!</w:t>
+        <w:t>And your Campus Connectors are also really easy to identify in their purple t-shirts or hoodies!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E089FC3" w14:textId="4123ED6D" w:rsidR="009E30B1" w:rsidRDefault="009E30B1" w:rsidP="009E30B1">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r w:rsidRPr="009E30B1">
         <w:t>Your induction is designed to </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>help you settle in</w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t>, enjoy a </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>sense of belonging</w:t>
@@ -1967,150 +1828,150 @@
         <w:t>accommodation</w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t>, to applying for a </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>student loan</w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t> or </w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>financial assistance</w:t>
       </w:r>
       <w:r w:rsidRPr="009E30B1">
         <w:t> your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="009E30B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Money Advice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E30B1">
         <w:t> team can offer you guidance on all money related matters.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C1A232" w14:textId="7FEDC30B" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Financial Assistance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>Access information on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>scholarships</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bursaries </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>grants</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>, including the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
-[...22 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Student Support Fund</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>, to help you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>manage your living expenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> - including food, housing and other essentials.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B81F19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Learn more about financial assistance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A8E041" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="1DB4F6C9" w14:textId="77B0374C" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Part Time Jobs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>Part time jobs are a fantastic way to </w:t>
@@ -2136,110 +1997,110 @@
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>develop new skills</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>meet new people</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Money Advice</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:t>Careers)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Money Advice</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> work closely together to help you find part-time employment, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>develop your CV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> and search for vacancies to help you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>earn money </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>feel more financially secure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B81F19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Learn more about part-time jobs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488BA78F" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="3DF4D88A" w14:textId="7CCFD770" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Banking and Budgeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>You can access guidance on managing your student bank account, </w:t>
@@ -2250,179 +2111,154 @@
           <w:bCs/>
         </w:rPr>
         <w:t>budgeting effectively</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>saving money</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> to ensure you have enough </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>funds to support your basic needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
-        <w:t xml:space="preserve">. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to useful websites and you can even </w:t>
+        <w:t>. From budgeting apps, to useful websites and you can even </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>download your own budget planner</w:t>
-      </w:r>
-[...99 lines deleted...]
-        <w:t>keep your money safe</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Learn more about banking and budgeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E20F15" w14:textId="71361D3E" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6452F7D9" w14:textId="6542AEBF" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Keeping Your Money Safe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>Criminals and scammers are getting more and more sophisticated so it's important to be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> aware of the tactics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> fraudsters use and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>how you can stop them accessing your personal details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>. You are at higher risk of being targeted when your loan payments are due, so it's important to be extra vigilant when dealing with your finances during this period.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>You can access lots of guidance on how to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>avoid financial scams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>, such as money mules, romance scams, phone scams and online gambling to help </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>keep your money safe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B81F19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Learn more about keeping your money safe</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A63D9A" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="26B84422" w14:textId="3AF57EAF" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Money Worries</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>If you're ever worried about money you can access </w:t>
@@ -2443,137 +2279,137 @@
           <w:bCs/>
         </w:rPr>
         <w:t>reducing financial stress</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>, which we know can impact your overall wellbeing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453E904E" w14:textId="37B8063D" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:t>Money Advice can provide information and guidance on where to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>find the help you need</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>, from assistance if you're experiencing delays with your student finance to support for any difficulties with utility bills or travel costs.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Learn more about debt management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FA3B77" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="2F2E94B2" w14:textId="0A66CE1C" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Emergency Funds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>If you're ever facing financial difficulties or cash flow issues, your maintenance loan is reduced or student finance is delayed you can also access </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>emergency financial support</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>You will need to make an appointment with the Money Advice team to apply for emergency financial support and can explore further </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:tgtFrame="_blank" w:history="1">
-[...32 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId53" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>information on eligibility criteria and the application process</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>help you manage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>unexpected financial difficulties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B81F19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Learn more about Money Advice support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3556BE01" w14:textId="6D7DB176" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Ensuring you can fully engage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100C94A2" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:t>Your Catalyst specialist support teams offer a range of ways for you to access support, giving you </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>flexibility to choose how you want to engage</w:t>
@@ -2675,351 +2511,351 @@
         <w:t>independently </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>as possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FF83C8" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="63BEEC73" w14:textId="038F9EF1" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disability Support: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>If you have shared details of a disability or health conditions</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> you can access a confidential and supportive conversation to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:tgtFrame="_blank" w:history="1">
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId55" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>extra time for exams</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:t>discuss reasonable adjustments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> to your studies, such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>extra time for exams</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>and consideration of your classroom and placement settings.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B81F19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Learn more about support for disabilities and health conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5301ED3D" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="65D5CD18" w14:textId="15E53796" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Learning Support: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>Students with a specific learning differences such as dyslexia, dyspraxia, dyscalculia or ADHD can access support to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>learn more about your strengths</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>, engage with useful learning technologies and help to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>develop strategies for successful study</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Learn more about support for specific learning differences</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2374012E" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="18680C81" w14:textId="133131FD" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
-      <w:hyperlink r:id="rId58" w:tgtFrame="_blank" w:history="1">
-[...49 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId59" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Disabled Students Allowance (DSA)</w:t>
-[...16 lines deleted...]
-        <w:t>It's important to take care of your health and wellbeing while studying and your </w:t>
+          <w:t>Disability support</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>confidential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>personalised </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>led by you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> and we can tailor support to your individual requirements. If you've not yet received a diagnosis, or would like to explore an assessment, we can offer you a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>safe space to discuss your options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>, including applying for </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Disabled Students Allowance (DSA)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73035957" w14:textId="3CD0E690" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Supporting your health and wellbeing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A68257" w14:textId="442CE5A4" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>It's important to take care of your health and wellbeing while studying and your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B81F19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Mental Health and Wellbeing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t> team can </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>refer you to GPs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>local health services</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> for all your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>physical </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>mental health needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>. You'll be encouraged to receive any </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:tgtFrame="_blank" w:history="1">
-[...45 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId62" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>recommended vaccines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> and can access a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sexual health clinic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>As an Edge Hill student you can also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>access immediate and confidential mental health and wellbeing support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>structured therapy sessions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>from qualified professionals through phone, live chat, email and video call via the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B81F19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Edge Well 24/7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>app.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061EBA3F" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="01E3A791" w14:textId="30196109" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
-      <w:hyperlink r:id="rId63" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId64" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Edge Well 24/7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>Download the free Edge Well 24/7 app to access mental health support every day of the year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21175983" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="1E241B2D" w14:textId="18BFC1AE" w:rsidR="009E30B1" w:rsidRDefault="00B81F19" w:rsidP="009E30B1">
-      <w:hyperlink r:id="rId64" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Health and W</w:t>
         </w:r>
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>ellbeing Books</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>Access a collection of health and wellbeing books in your University Library and online via the Libby app.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD48FC8" w14:textId="73C4FCD9" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
@@ -3056,110 +2892,105 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>speed up finding the right solution for you</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5362A586" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="639CD71D" w14:textId="62CFB07F" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:t>If you ever need </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>urgent support</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>, or feel at risk, you can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:tgtFrame="_blank" w:history="1">
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId66" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>contact your Campus Support team</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B81F19">
+        <w:t> 24 hours a day, 365 days a year. You can also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81F19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>anonymously </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B81F19">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Let Us Know</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t> if you have any concerns about your own wellbeing or someone else's safety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F026964" w14:textId="33B6ACDA" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r w:rsidRPr="00B81F19">
         <w:t>Your </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student Support</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> team are 'the glue that sticks us all together'.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136D3F0F" w14:textId="6AB76424" w:rsidR="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId67" w:tgtFrame="_blank" w:history="1">
+      <w:r w:rsidRPr="00B81F19">
+        <w:t>Similar to the Catalyst Helpdesk, your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Student Support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t> team can </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>connect you with lots of other specialist support </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>and are often who you'll connect with if you require any </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
@@ -3264,51 +3095,51 @@
         <w:t>Student Support works closely with other specialist teams across Catalyst and the wider university to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>case manage your needs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>help you access appropriate support</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId69" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Learn more about support available for CEES students</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F080E72" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="3310C8D8" w14:textId="7E2D7A3A" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Young Adult Carers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3318,51 +3149,51 @@
         <w:t>If you have a </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>caring responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> we can work with you to create a </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>personalised package of support</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> so you can thrive at Edge Hill.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId70" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Learn more about support available for Young Adult Carers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B924C8" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="7DCF7483" w14:textId="3FEFE7AC" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>New and expectant parents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3398,51 +3229,51 @@
         </w:rPr>
         <w:t>recently given birth</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t> there's support available to discuss your options and help you navigate your new parental journey.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>Working closely with your academic departments </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>we ensure you have the support </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>you need to successfully navigate this new chapter of your life.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId71" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Learn more about support for new and expectant parents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="520308D6" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="1ED0E9CA" w14:textId="163851AF" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transgender students</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3572,51 +3403,51 @@
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dignity </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>of all are </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>respected</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId72" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00B81F19">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Learn more about support for transgender students</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B81F19">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D39074A" w14:textId="77777777" w:rsidR="00B81F19" w:rsidRPr="00B81F19" w:rsidRDefault="00B81F19" w:rsidP="00B81F19"/>
     <w:p w14:paraId="1065AA1F" w14:textId="29EFAEAA" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00B81F19" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Struggling or thinking of leaving</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3673,51 +3504,51 @@
         <w:t>to </w:t>
       </w:r>
       <w:r w:rsidR="00FF145D" w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>connect with someone</w:t>
       </w:r>
       <w:r w:rsidR="00FF145D" w:rsidRPr="00FF145D">
         <w:t> who can discuss your situation with you and advise on your options, so you can </w:t>
       </w:r>
       <w:r w:rsidR="00FF145D" w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>make an informed decision</w:t>
       </w:r>
       <w:r w:rsidR="00FF145D" w:rsidRPr="00FF145D">
         <w:t> that's right for you.</w:t>
       </w:r>
       <w:r w:rsidR="00FF145D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId73" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00FF145D" w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Learn more about support for when things don't go to plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FF145D" w:rsidRPr="00FF145D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CDA9EF" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00B81F19"/>
     <w:p w14:paraId="21C9C8C3" w14:textId="481D8775" w:rsidR="00FF145D" w:rsidRDefault="00B81F19" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00B81F19">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Catalyst Pledge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3809,70 +3640,56 @@
         <w:t>Offer support in ways that work for you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127DCCF8" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF145D">
         <w:t>Create safe spaces for connection, reflection and growth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3109A693" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="7BF641A1" w14:textId="74C7D37F" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:t>So, when you're ready, we'll be here for you!</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>And if you'd like to meet some of us now, you can check out our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId74" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Catalyst Pledge </w:t>
-[...13 lines deleted...]
-          <w:t>opens in a new tab)</w:t>
+          <w:t>Catalyst Pledge Reel(opens in a new tab)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA2CDB8" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="413C474A" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:t>Hopefully this section has reassured you that </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Catalyst is a safe space</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> for you to access a range of essential specialist support to help you enjoy a </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3881,57 +3698,52 @@
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA4EBFC" w14:textId="0422246C" w:rsidR="00B81F19" w:rsidRDefault="00FF145D" w:rsidP="00B81F19">
       <w:r w:rsidRPr="00FF145D">
         <w:t>Select </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>continue</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> below to explore how we can help you make life-long connections and find your community at Edge Hill.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F85BF6B" w14:textId="25E48599" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Your Community</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="77832191" w14:textId="1E3345ED" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Ready to find your people?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4083E2BA" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:t>We know that belonging and community are important parts of your university experience. And Catalyst, both the physical building and all your specialist support, provides informal, inclusive communal spaces to study; enables you to form meaningful relationships; and encourages you to relax and re-energise alongside your studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F91A791" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="1E9DD3B6" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:t>Whether you're brand new to Edge Hill or fancy trying something different, Catalyst specialist support has something for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DBFF6A" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="27CFB44D" w14:textId="11D65087" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:t>In the following section you can learn more about how Catalyst specialist support can assist you in building a sense of belonging to help you engage and integrate into Edge Hill's communities.</w:t>
       </w:r>
@@ -3960,88 +3772,71 @@
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>get the most out of your time at Edge Hill</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE95B9F" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:lastRenderedPageBreak/>
         <w:t>There's always something happening for you to </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>get involved</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
-        <w:t xml:space="preserve"> with, whatever your interests and level of social engagement preferences. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to days out and a wide range of activities throughout the year, there really is </w:t>
+        <w:t> with, whatever your interests and level of social engagement preferences. From Welcome Fairs, to days out and a wide range of activities throughout the year, there really is </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>something for everyone</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B92A81" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="174FA2E2" w14:textId="28A06CCF" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>All of</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> your Catalyst specialist support teams</w:t>
+        <w:t>All of your Catalyst specialist support teams</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> offer access via </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>in-person </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>virtual </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>options, and many also offer more informal </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
@@ -4062,51 +3857,51 @@
         <w:t>meeting people outside your programme of study</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63006BE3" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="0755FBBC" w14:textId="4482342B" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Student Life Portal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId75" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Life porta</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t> is a digital events portal linking you to all the activities happening across Ormskirk, Manchester St James' and online.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>There's usually around 200 events listed every month, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A721F5" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:pPr>
@@ -4331,141 +4126,125 @@
         <w:t>If you're joining us from outside the United Kingdom there's also lots of tailored support available to help you have a </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>smooth transition</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enrich your university experience</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId76" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>International student support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t> can help you </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>prepare for your arrival</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>, offer support throughout your studies with a range of </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>social </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>cultural events</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>, and can even </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">support </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> post-graduation</w:t>
+        <w:t>support you post-graduation</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B97F57" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="68F26376" w14:textId="513AE4D7" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Faith and Community</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId77" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Faith and Community</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t> team is dedicated to ensuring everyone feels welcomed, supported and at home at Edge Hill.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>Offering you </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pastoral</w:t>
       </w:r>
@@ -4516,51 +4295,51 @@
         <w:t>Chaplains</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> are here for people of all faiths and none, and you're welcome to explore matters of faith and spirituality confidentially and without any judgement or pressure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DEF5E53" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="092B80A4" w14:textId="089826F8" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Support Campaigns</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>Explore your year-round </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId78" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>targeted support campaigns</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enhance your academic journey</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> at Edge Hill. From </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -4640,196 +4419,196 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>streamlining your access to support</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> you need, when you need it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B85AFE" w14:textId="304598F1" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Catalyst Tours</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78" w:anchor="Tours" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId79" w:anchor="Tours" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Catalyst virtual tours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t> are a great way to </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>learn more about the building</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>, its </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>facilities </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>and all the </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>specialist support </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>available to you. You can also virtually visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId80" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Catalyst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t> in your own time through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId81" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>AccessAble accessibility guides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52ED768D" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="6E77B780" w14:textId="1536AD36" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manchester St James'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>You can learn more about the courses, facilities and even </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId82" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>take a virtual 360 tour of the Manchester St James' campus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2349BD28" w14:textId="77777777" w:rsidR="00FF145D" w:rsidRPr="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D"/>
     <w:p w14:paraId="7F678E8C" w14:textId="73B321B1" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Students' Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>Although your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId83" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Students' Union</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t> is an independent charity, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Catalyst works closely with your Students' Union</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> to help streamline events, support and how we communicate with you. So, we couldn't miss an opportunity to </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>signpost you to their support</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> and in particular highlight the benefits of engaging with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId84" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>groups and societies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09765F3D" w14:textId="1D305E76" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF145D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Everybody is welcome at Edge Hill.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t> Whatever your background, circumstances, belief system, or orientation we </w:t>
       </w:r>
@@ -4911,270 +4690,227 @@
     <w:p w14:paraId="45B6030A" w14:textId="3E6D5F1F" w:rsidR="00FF145D" w:rsidRDefault="00FF145D" w:rsidP="00FF145D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Careers Fairs</w:t>
       </w:r>
       <w:r w:rsidR="00FC79C1" w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF145D">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId85" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FF145D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Careers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF145D">
-        <w:t> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> with a wide range of external partners to host Careers fairs, workshops and presentations you can join throughout the year.</w:t>
+        <w:t> team work with a wide range of external partners to host Careers fairs, workshops and presentations you can join throughout the year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1F8934" w14:textId="77777777" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1"/>
     <w:p w14:paraId="2F9B2A35" w14:textId="3CB48B50" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Careers Corner</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Careers Corner: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>Drop-in to Careers Corner on the ground floor of Catalyst for quick access to careers support.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>Careers Corner is available weekdays 11am to 3pm during teaching weeks and 11am to 1pm during assessment and vacation periods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525530E1" w14:textId="77777777" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1"/>
     <w:p w14:paraId="1EF1FC47" w14:textId="659C20C8" w:rsidR="00FC79C1" w:rsidRPr="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>UniSkills Workshops</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">UniSkills Workshops: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>If you are new, or returning to learning at university level, there are regular </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FC79C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UniSkills Workshops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FC79C1">
         <w:t> you can join to meet other students in the same position.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Returning to Learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t> is a particularly great way to share any concerns about returning to academic study, learn from others and build your academic resilience all over a free hot drink and biscuit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4016E338" w14:textId="77777777" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1"/>
     <w:p w14:paraId="2625AA78" w14:textId="5AD8E779" w:rsidR="00FC79C1" w:rsidRPr="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>University Archive</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">University Archive: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId87" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FC79C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>University Archive</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FC79C1">
         <w:t> welcomes and supports you to connect with the University's innovative and radical past.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>Dating back to 1885, you're encouraged to explore the rich history of Edge Hill's community, helping to build a sense of identity, belonging and connection through shared stories and experiences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FA3ED3" w14:textId="77777777" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1"/>
     <w:p w14:paraId="5D8C279E" w14:textId="12062B70" w:rsidR="00FC79C1" w:rsidRPr="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>CEES Community</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">CEES Community: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>If you are care-experienced or estranged the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FC79C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FC79C1">
         <w:t> team hold regular drop-in sessions to help you build your community.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>You'll also receive tailored support and welcome gifts on arrival and at key times of the year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E06E3E" w14:textId="77777777" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1"/>
     <w:p w14:paraId="576880F8" w14:textId="09A72EB2" w:rsidR="00FF145D" w:rsidRDefault="00FC79C1" w:rsidP="00FF145D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Money Events</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Money Events: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FC79C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Money Advice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FC79C1">
         <w:t> team often host events to help boost your financial literacy and budgeting skills and provide you with opportunities to meet and interact with other students who have similar interests and challenges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A018B5C" w14:textId="77777777" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42C63C3B" w14:textId="5EA1AC7B" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Safe spaces to study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DFDE6E" w14:textId="77777777" w:rsidR="00FC79C1" w:rsidRPr="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1">
@@ -5182,96 +4918,86 @@
         <w:t>Catalyst is your central University Library and has been purposely designed to provide you with a </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>range of study spaces</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t> across five floors. Located at the heart of the Ormskirk campus, the building is </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>open 24 hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t> during term time and you simply swipe your UniCard to access out of hours. You also have access to a smaller Library on the Manchester St James' campus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEE4E41" w14:textId="77777777" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1"/>
     <w:p w14:paraId="62E23976" w14:textId="29252FB3" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1">
-      <w:hyperlink r:id="rId89" w:tgtFrame="_blank" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId90" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>Catalsyst</w:t>
-[...2 lines deleted...]
-        <w:r>
+          <w:t>Catalsyst Study Spaces ‘H</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FC79C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve"> Study Spaces ‘H</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00FC79C1">
+          <w:t>ide and See</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>ide and See</w:t>
-[...6 lines deleted...]
-          </w:rPr>
           <w:t>k’ Reel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>Join us for a quick game of hide and seek for a fun exploration of your study spaces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09509D53" w14:textId="77777777" w:rsidR="00FC79C1" w:rsidRPr="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1"/>
     <w:p w14:paraId="2A0350A3" w14:textId="17443B72" w:rsidR="00FC79C1" w:rsidRDefault="00FC79C1" w:rsidP="00FC79C1">
-      <w:hyperlink r:id="rId90" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId91" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Library O</w:t>
         </w:r>
         <w:r w:rsidRPr="00FC79C1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>pening Hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC79C1">
         <w:t>Plan your visit with the latest opening hours for Catalyst and Manchester St James'.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A49D591" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00FC79C1"/>
@@ -5345,59 +5071,51 @@
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>coffee shop</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>, serving a range of hot and cold drinks and snacks.</w:t>
       </w:r>
       <w:r w:rsidR="00D44936">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>You'll also find the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>University Archive</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
-        <w:t xml:space="preserve"> and </w:t>
-[...7 lines deleted...]
-        <w:t> </w:t>
+        <w:t> and your </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reading for Pleasure collection</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> on the ground floor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B07A71" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1"/>
     <w:p w14:paraId="0F3A8E49" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Around the perimeter of this floor there's lots of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>huts</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
@@ -5454,59 +5172,51 @@
         <w:t>machines as well as </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bookable group study rooms</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DC538E" w14:textId="73FB004B" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:r w:rsidRPr="00E72EB1">
         <w:t>If you attend any in-person appointments in Catalyst you may meet with one of the teams in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>appointment huts</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
-        <w:t xml:space="preserve"> located behind the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> be asked to wait at the </w:t>
+        <w:t> located behind the Helpdesk, or be asked to wait at the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ground floor waiting area</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> opposite the Catalyst Helpdesk.</w:t>
       </w:r>
       <w:r w:rsidR="00D44936">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Catalyst specialist support teams sometimes </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>host drop-in events </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
@@ -5740,59 +5450,51 @@
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>self-issue machine</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D44936">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Your </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>physical textbooks</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
-        <w:t> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> this floor and you'll also find a rather unique </w:t>
+        <w:t> continue on this floor and you'll also find a rather unique </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>spiral staircase</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> and double height window offering spectacular views of the lake.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777C9BD7" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1"/>
     <w:p w14:paraId="258DAE46" w14:textId="2B78394D" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:r w:rsidRPr="00D44936">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Catalyst third floor</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5849,59 +5551,51 @@
       </w:r>
       <w:r w:rsidR="00D44936">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>On this floor you'll also find the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Oak Training room</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Loft</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
-        <w:t xml:space="preserve">, a dedicated space for researchers. In the centre of this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> you'll find another</w:t>
+        <w:t>, a dedicated space for researchers. In the centre of this floor you'll find another</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> printing hub </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>as well as </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hot drink</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5928,51 +5622,51 @@
         <w:t> from the third floor - a great space to </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enjoy a study break</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> and take in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>spectacular views</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> across campus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5679F198" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1"/>
     <w:p w14:paraId="2B37F547" w14:textId="13E632D6" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
-      <w:hyperlink r:id="rId91" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId92" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E72EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Manchester St James'</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> has a range of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>study </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -6079,70 +5773,56 @@
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>return </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>physical resources at St James' via the Manchester St James' Helpdesk and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>access Catalyst Helpdesk support</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> via any of the virtual options.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B41D9AA" w14:textId="6B44F926" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Manchester St James' is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId93" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E72EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>open weekdays 8:15am to 5</w:t>
-[...13 lines deleted...]
-          <w:t>opens in a new tab)</w:t>
+          <w:t>open weekdays 8:15am to 5pm(opens in a new tab)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> and you simply </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>swipe your UniCard</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> to access the campus whenever you visit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106D483C" w14:textId="5F2D3034" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Catalyst is open 24/7 during term time and both Manchester and Catalyst are open all year around.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237F86A1" w14:textId="1DE9F6DB" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
@@ -6166,81 +5846,68 @@
         <w:t>Your Catalyst specialist support teams are ready to help build your confidence and self-esteem. Whether that's through academic guidance, mental health support or career advice, each team is here to encourage and support your development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C96BC4" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1"/>
     <w:p w14:paraId="40533918" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Our goal is to help you believe in yourself and recognise your strengths, whilst supporting you to develop in areas you feel less confident.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEAECEA" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1"/>
     <w:p w14:paraId="53C22A8E" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:r w:rsidRPr="00E72EB1">
         <w:t>In the following section you can learn more about how Catalyst specialist support can help you develop your skills and knowledge to feel more confident at university and beyond.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B234E76" w14:textId="5963BB5C" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Helping you have a successful start</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A04F39" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> you arrive at Edge Hill, be that direct from a more traditional further education route, via a vocational qualification or having experienced a professional career, you’ll soon discover that </w:t>
+      <w:r w:rsidRPr="00E72EB1">
+        <w:t>However you arrive at Edge Hill, be that direct from a more traditional further education route, via a vocational qualification or having experienced a professional career, you’ll soon discover that </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>university involves more self-directed study and independence</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> than other forms of education.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF49260" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1"/>
     <w:p w14:paraId="6572583B" w14:textId="6BCA713F" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00FC79C1">
       <w:r w:rsidRPr="00E72EB1">
-        <w:t xml:space="preserve">You will have been supported by the university as you transitioned </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> study at Edge Hill but even once you're enrolled you can still access lots of introductory support, which can be a </w:t>
+        <w:t>You will have been supported by the university as you transitioned in to study at Edge Hill but even once you're enrolled you can still access lots of introductory support, which can be a </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>useful place to start </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>especially if you're </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>new, or returning to study at university</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> level.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B51E1A4" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00FC79C1"/>
     <w:p w14:paraId="26090BCD" w14:textId="787CF0E6" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:r w:rsidRPr="00E72EB1">
@@ -6256,87 +5923,79 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>To help you </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>prepare to study at university level </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>UniSkills offer a range of support to boost your confidence and develop the essential academic skills you will need to succeed. Whether you're</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> new to higher education or returning to study</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Preparing to Study interactive toolkits can help you develop the academic skills, confidence and knowledge needed for a successful transition into study at Edge Hill.</w:t>
+        <w:t>, your Preparing to Study interactive toolkits can help you develop the academic skills, confidence and knowledge needed for a successful transition into study at Edge Hill.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44168386" w14:textId="5094B071" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId93" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId94" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E72EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Preparing to Study with UniSkills: Undergraduate (UG) Toolkit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2EC09388" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId94" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId95" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E72EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Preparing to Study with UniSkills: Postgraduate Taught (PGT) Toolkit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="602C3C20" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1"/>
     <w:p w14:paraId="57C8DCDD" w14:textId="38800F4B" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Progressing into second or third year</w:t>
       </w:r>
       <w:r>
@@ -6371,76 +6030,58 @@
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>develop the skills</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t> needed to succeed at the next stage of your studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B780698" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FCDF309" w14:textId="60A0E26A" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink r:id="rId95" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId96" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E72EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve">Think Like a </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> Toolkit</w:t>
+          <w:t>Think Like a Second Year Toolkit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2AF17790" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Understand what to expect from second year study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C849A3F" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
@@ -6469,76 +6110,58 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Build confidence through practical advice and activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCCF95C" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67BDA902" w14:textId="7DF98AD8" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
       </w:pPr>
-      <w:hyperlink r:id="rId96" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId97" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E72EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve">Think Like a </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> Toolkit</w:t>
+          <w:t>Think Like a Third Year Toolkit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7209AE1B" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Explore the opportunities and expectations of your final year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78692FBA" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
@@ -6573,51 +6196,51 @@
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>Build confidence for the next stage of your academic and professional journey</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3533BC" w14:textId="483CD10A" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5233"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="53353C11" w14:textId="4DD29E9B" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
-      <w:hyperlink r:id="rId97" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId98" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00E72EB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Find Your Feet: An introduction to Library and academic skills (UniSkills) support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E72EB1">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00D44936">
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>a great pre-recorded online session for new, and returning, students to help you:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4E2979" w14:textId="77777777" w:rsidR="00E72EB1" w:rsidRPr="00E72EB1" w:rsidRDefault="00E72EB1" w:rsidP="00E72EB1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
@@ -6742,51 +6365,51 @@
         <w:t>your key </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>to </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>academic success</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72EB1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE7BBE5" w14:textId="7ED4953D" w:rsidR="00E72EB1" w:rsidRDefault="00DC4D28" w:rsidP="00E72EB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Unlocking your academic skills potential</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B60D8E" w14:textId="1EA71939" w:rsidR="00DC4D28" w:rsidRDefault="00DC4D28" w:rsidP="00DC4D28">
-      <w:hyperlink r:id="rId98" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId99" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00DC4D28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>UniSkills</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DC4D28">
         <w:t> provides a comprehensive programme of </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4D28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>workshops</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4D28">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4D28">
         <w:rPr>
           <w:b/>
@@ -6887,339 +6510,291 @@
         <w:t>strategies for success</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4D28">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1690C8A6" w14:textId="77777777" w:rsidR="00D44936" w:rsidRDefault="00D44936" w:rsidP="00DC4D28"/>
     <w:p w14:paraId="62D1D98B" w14:textId="0B11BBD5" w:rsidR="00D44936" w:rsidRPr="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>UniSkills Workshops</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId100" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UniSkills Workshops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D44936">
         <w:t> are a great opportunity to explore specific academic skills that can support your learning journey.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44936">
         <w:t>A new programme is released each term, with lots of opportunities to join small group sessions and learn alongside your peers.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44936">
         <w:t>And the best part is, you can book on as many UniSkills Workshops as you like!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6195FB32" w14:textId="77777777" w:rsidR="00D44936" w:rsidRDefault="00D44936" w:rsidP="00DC4D28"/>
     <w:p w14:paraId="41F88668" w14:textId="0337B1C9" w:rsidR="00D44936" w:rsidRPr="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>UniSkills Appointments</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">UniSkills Appointments: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44936">
         <w:t>Meet one-to-one with an experienced Academic Skills Advisor for personalised support and strategies to help you succeed at university.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44936">
-        <w:t xml:space="preserve">You don’t need to choose a specific support topic </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId100" w:tgtFrame="_blank" w:history="1">
+        <w:t>You don’t need to choose a specific support topic in order to book, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UniSkills Appointments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D44936">
         <w:t> cover them all!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46314555" w14:textId="77777777" w:rsidR="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2180"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="013CE3A7" w14:textId="7DB7730A" w:rsidR="00D44936" w:rsidRPr="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2180"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00D44936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>UniSkills Online</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">UniSkills Online: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44936">
         <w:t>You can access a wealth of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId102" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>online academic skills resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D44936">
         <w:t> including video tutorials, digital guides and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId103" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>interactive toolkits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D44936">
         <w:t> all available 24/7 via the UniSkills web pages.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44936">
         <w:t>From finding academic information, to critical thinking, academic reading and writing, referencing, preparing for assessments, presenting with confidence and much more!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105B7FC4" w14:textId="6E777C9F" w:rsidR="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2180"/>
         </w:tabs>
         <w:ind w:firstLine="2184"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB9CC2D" w14:textId="152151A2" w:rsidR="00D44936" w:rsidRPr="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Assistive Technologies</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Assistive Technologies: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44936">
         <w:t>You can also access a range of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId104" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>assistive technologies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D44936">
         <w:t> to support your learning including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51DABA08" w14:textId="7AF0828A" w:rsidR="00D44936" w:rsidRPr="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId104" w:tgtFrame="_blank" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId105" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Read&amp;</w:t>
-[...9 lines deleted...]
-        <w:proofErr w:type="gramEnd"/>
+          <w:t>Read&amp;Write</w:t>
+        </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D44936">
         <w:t> text-to-speech software reads written documents out loud</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1F9D19" w14:textId="107AC4FE" w:rsidR="00D44936" w:rsidRPr="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId105" w:tgtFrame="_blank" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId106" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Caption.Ed</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00D44936">
         <w:t> is a note taking and live captioning software</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADA99E8" w14:textId="77777777" w:rsidR="00D44936" w:rsidRPr="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00D44936">
         <w:t>You can learn more about all your accessibility and assistive technologies in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId107" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assistive and Accessible Technologies Toolkit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="673E6E6F" w14:textId="77777777" w:rsidR="00D44936" w:rsidRDefault="00D44936" w:rsidP="00DC4D28"/>
     <w:p w14:paraId="622AD9D5" w14:textId="6358C0E1" w:rsidR="00D44936" w:rsidRDefault="00D44936" w:rsidP="00D44936">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D44936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Additional study support</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Additional study support: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D44936">
         <w:t>Additional study skills support is also available if you have a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId108" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Specific Learning Differences (SpLD) or disability</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D44936">
         <w:t>, including access to a team of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId109" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00D44936">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Learning Facilitators</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D44936">
         <w:t> who'll work in partnership with you and your support needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03569469" w14:textId="43C4F16F" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Providing you with high-quality resources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD0F82D" w14:textId="5CEB5B31" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -7230,51 +6805,51 @@
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>reading </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>will be a big part of your university studies as you learn more about your subject and write your assignments. As an Edge Hill student you have </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>access to thousands of high-quality print and digital resources</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> and there's lot of support to help develop your research skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F198A7A" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="5E2D5020" w14:textId="10F32B87" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
-      <w:hyperlink r:id="rId109" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId110" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Discover More</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> is your go-to place for finding all your physical and electronic resources. Providing you with access to trusted resources such as </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>textbooks</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
@@ -7308,113 +6883,97 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>Your University Library subscribe to these resources for you and they are carefully curated, often peer-reviewed, so you can feel confident you're accessing the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>high-quality information </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>you need for your studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC6E794" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="73A0B990" w14:textId="7DE0CBCD" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId111" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Online Reading Lists</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> are a great starting point when beginning your research and contain materials your tutor has identified as essential and/or recommended reading for your course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352A76E1" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="47417868" w14:textId="792AB365" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Specialist Subject Resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId112" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve">Subject </w:t>
-[...1 lines deleted...]
-        <w:proofErr w:type="gramStart"/>
+          <w:t>Subject Resources</w:t>
+        </w:r>
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...15 lines deleted...]
-          <w:t>opens in a new tab)</w:t>
+          </w:rPr>
+          <w:t>(opens in a new tab)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> are curated collections dedicated to your subject of study and provide you with access to key resources you will need when researching.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576604D5" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="3CAA9BEF" w14:textId="6D869D67" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Book Loans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>As a student </w:t>
       </w:r>
@@ -7423,355 +6982,331 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>you are automatically a member of the University Library</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> and can borrow up to 25 items with your UniCard as soon as you have enrolled. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2BD8ED" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="782CE23F" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Finding a book:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
-        <w:t xml:space="preserve"> Use Discover More or your Online Reading Lists to search for books and eBooks. If you have chosen an eBook all you need to do to access it is click on the link, and you can read it on your screen immediately, or download it. If you have chosen a print book, you will find the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> location followed by the call number. Make a note of the call number, including any letters (e.g. 808.042/GIL), and head to your Library shelves to collect.</w:t>
+        <w:t> Use Discover More or your Online Reading Lists to search for books and eBooks. If you have chosen an eBook all you need to do to access it is click on the link, and you can read it on your screen immediately, or download it. If you have chosen a print book, you will find the Library location followed by the call number. Make a note of the call number, including any letters (e.g. 808.042/GIL), and head to your Library shelves to collect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7021CD9B" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CF078E1" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Loaning a book:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
-        <w:t xml:space="preserve"> To loan your books take them to one of the self-issue machines located in the </w:t>
-[...7 lines deleted...]
-        <w:t>. Books are issued on a four-week rolling loan basis, which means we will attempt to automatically renew your loans when they are due.  So long as no one has placed a reservation on any of the items you have on loan, they will be renewed for a further four-weeks. You will receive emails in your student mailbox in relation to your Library loans.</w:t>
+        <w:t> To loan your books take them to one of the self-issue machines located in the Library. Books are issued on a four-week rolling loan basis, which means we will attempt to automatically renew your loans when they are due.  So long as no one has placed a reservation on any of the items you have on loan, they will be renewed for a further four-weeks. You will receive emails in your student mailbox in relation to your Library loans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9B21EE" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="605A4274" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reserving a book: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>If a book you need is out on loan, then simply reserve it and we will send you an email to let you know when it is ready for collection. If the books you need are showing available on the shelf you do not need to reserve them, just head straight to the shelves to pick up a copy!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1990C2" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="3244F22B" w14:textId="73EB745B" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>You Want It, We Get It</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>Although the University Library provides you with access to hundreds of thousands of resources there may be occasions when you want to access something outside of your core collections.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>You can request additional resources via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId113" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">You Want It, We </w:t>
         </w:r>
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:lastRenderedPageBreak/>
           <w:t>Get It</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> service and the Collections and Archives team will do their best to source this for you. This service aims to bridge any gaps in your resources, allowing you to request books, eBooks, journal articles or chapters, to support your learning and research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169411FD" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="7BFE6B86" w14:textId="77528E5A" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Copyright Support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId114" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Copyright</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>is a part of intellectual property law that legislates control over the use of original works. There are lots of types of work covered by copyright law and it's important to be aware of what you can and cannot do when it comes to using someone else's work.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>We appreciate understanding copyright law can feel complex but you can access further information on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId115" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>how to appropriately use others work in your studies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>. Part of your good practices will include citing and referencing accurately, and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId116" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>UniSkills can help you</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> understand and develop these skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF35F1B" w14:textId="7A4DEDD1" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="1A479458" w14:textId="0B50DDAE" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Digitisation On Demand</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> is a referral only scheme (made via your Disability Support team) that provides chapters and extracts from books and journals in accessible formats and works closely with your disability support teams to provide you with access. </w:t>
       </w:r>
       <w:r>
         <w:t>And t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>here are lots of</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId117" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>accessibility features</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
-        <w:t xml:space="preserve"> available across all your digital resources to help you fully engage with your research but if you have a disability that requires an alternative format you can also access the Digitisation </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Demand service.</w:t>
+        <w:t> available across all your digital resources to help you fully engage with your research but if you have a disability that requires an alternative format you can also access the Digitisation On Demand service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1960976F" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="2167494A" w14:textId="636F20A1" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Research Support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>All </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>undergraduate </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>(UG) and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>taught postgraduate</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> (PGT) students can access further help and support to access, navigate and get the most out of your online resources through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId118" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>UniSkills</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Academic staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>postgraduate researchers</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> (PGR) can access further support through </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId119" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Open Research</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133C642C" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="52EDA330" w14:textId="1306089C" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Generative Artificial Intelligence (GenAI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -7788,117 +7323,109 @@
           <w:bCs/>
         </w:rPr>
         <w:t>must be used ethically and in line with the University’s guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>You can learn more about GenAI, including how to access your </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Student Guide to Ethical Use of Generative Artificial Intelligence</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> and related resources on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId119" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId120" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UniSkills GenAI web page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE9828C" w14:textId="3C18058B" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Developing your digital skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D54A983" w14:textId="0C6D1A96" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:t>There will be new </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tools </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>technologies </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>to discover at university but there's also lots of support available to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId121" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>help you develop your digital skills</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
-        <w:t xml:space="preserve">In addition to your University Library </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> you'll be expected to engage with </w:t>
+        <w:t>In addition to your University Library resources you'll be expected to engage with </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>virtual learning environments</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>digital learning technologies</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FBFFBC" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="33F805E5" w14:textId="5D852F34" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
@@ -7912,51 +7439,51 @@
         <w:t>digital tools </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>available to you and how to use them through the Catalyst Helpdesk, along with </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>training </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId122" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>available online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>. From logging in and getting connected to navigating new systems, software and learning tools, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5492EF1D" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="4D06ED0B" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Microsoft 365</w:t>
@@ -7979,78 +7506,99 @@
         </w:rPr>
         <w:t>Learning Edge (Blackboard)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> - your virtual learning environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03579D07" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Online assessment tools</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> - for example Turnitin and Panopto</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="26786CDA" w14:textId="3835538F" w:rsidR="00B77A23" w:rsidRDefault="00B77A23" w:rsidP="00F95F0A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId123" w:history="1">
+        <w:r w:rsidRPr="00B77A23">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Digital skills pathway</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B77A23">
+        <w:t xml:space="preserve"> - develop your digital skills at your own pace</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="31185FBA" w14:textId="63943075" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r w:rsidRPr="00F95F0A">
         <w:lastRenderedPageBreak/>
         <w:t>Careers support is available for all, from first year to post-graduation, and it's never too early to discuss your options to get the most out of your degree.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6576F259" w14:textId="40E468CF" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Cultivating your careers confidence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED73290" w14:textId="0EB4B6AE" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:t xml:space="preserve">It's likely one of your overall goals is to secure employment post-graduation, whether that's advancing in your current field or taking a new career direction all together. </w:t>
       </w:r>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId124" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Careers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> team are here to help you </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>develop your employability</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> by offering </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
@@ -8088,51 +7636,51 @@
         <w:t>You don't need to know </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>what</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> you want to do, or what your options are with your degree, Careers are here to help you </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>set and achieve your goals</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB64085" w14:textId="6AF6BCD8" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="1F0CFAF4" w14:textId="75B2EA1F" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
-      <w:hyperlink r:id="rId123" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId125" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Extra Edge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> is an </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>employability award</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> that improves your chances of career success by helping you </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
@@ -8156,51 +7704,51 @@
     </w:p>
     <w:p w14:paraId="25C1A35B" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="063ED05E" w14:textId="35031B00" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2616"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Careers Pathway</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">s: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>You can access a range of support via your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId126" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Careers portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>, including a series of digital pathways that guide you through simple steps to </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enhance </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>your </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -8244,51 +7792,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE5F4AC" w14:textId="3032BC8E" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Work With Us</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>There are paid student employee roles within Careers, Student Life and Student Engagement (UniSkills) and all three Services offer student placement opportunities throughout the year. Be sure to explore the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId127" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Careers portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> to keep informed when we are recruiting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A208DBF" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="597262C6" w14:textId="0664599C" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -8453,139 +8001,161 @@
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> - designed to support anyone from a widening participation (WP) background</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E46AAA6" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Work-Based Learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> - designed to help you with work-based learning queries and explore available opportunities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518B20A9" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="157B662F" w14:textId="6C6B944F" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
-      <w:hyperlink r:id="rId126" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId128" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>LinkedIn Learning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
-        <w:t xml:space="preserve"> provides you with full, free, unlimited access to thousands of </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> online courses and video tutorials written by industry experts to help develop your skills and boost your employability. Once you have completed a full course you will also gain a digital certificate which you can display on your LinkedIn profile.</w:t>
+        <w:t> provides you with full, free, unlimited access to thousands of high-quality online courses and video tutorials written by industry experts to help develop your skills and boost your employability. Once you have completed a full course you will also gain a digital certificate which you can display on your LinkedIn profile.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B812F2F" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="46D362AC" w14:textId="195AD5E9" w:rsidR="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A">
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ask A Question</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>You can reach out to your Careers team anytime to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId129" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00F95F0A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ask A Question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>submit your CV</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>personal statement </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>for </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>review </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t>or make a </w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>general careers enquiry</w:t>
       </w:r>
       <w:r w:rsidRPr="00F95F0A">
         <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD4FB77" w14:textId="77777777" w:rsidR="00B77A23" w:rsidRDefault="00B77A23" w:rsidP="00F95F0A"/>
+    <w:p w14:paraId="41EA90F0" w14:textId="04FEE23E" w:rsidR="00B77A23" w:rsidRPr="00B77A23" w:rsidRDefault="00B77A23" w:rsidP="00F95F0A">
+      <w:hyperlink r:id="rId130" w:history="1">
+        <w:r w:rsidRPr="00B77A23">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>Digital Resources On Demand</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId131" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B77A23">
+          <w:t>Access a range of digital employability tools whenever you need them</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B77A23">
+        <w:t>. From instant CV feedback to skills assessments and practice tests, or simply chat with a digital agent for career inspiration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E530638" w14:textId="18CB1AF7" w:rsidR="00F95F0A" w:rsidRDefault="00FE6290" w:rsidP="00F95F0A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Managing your mental health and wellbeing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EB7A67" w14:textId="40E85EFC" w:rsidR="00FE6290" w:rsidRPr="00FE6290" w:rsidRDefault="00FE6290" w:rsidP="00FE6290">
       <w:r w:rsidRPr="00FE6290">
         <w:t>Even with all the support available we know that </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>anxieties </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
@@ -8593,51 +8163,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>self-doubt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
         <w:t> can still creep in, and your </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>mental health can fluctuate</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
         <w:t>, so be sure to regularly </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>check in on your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId132" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FE6290">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>mental health and wellbeing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FE6290">
         <w:t>. There's no shame to </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>access support when you need it</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
         <w:t>, we want to </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6290">
         <w:rPr>
           <w:b/>
@@ -8651,275 +8221,241 @@
     </w:p>
     <w:p w14:paraId="690937F1" w14:textId="77777777" w:rsidR="00F95F0A" w:rsidRPr="00F95F0A" w:rsidRDefault="00F95F0A" w:rsidP="00F95F0A"/>
     <w:p w14:paraId="24488F78" w14:textId="17FEF401" w:rsidR="00F95F0A" w:rsidRDefault="00FE6290" w:rsidP="00F95F0A">
       <w:r>
         <w:t xml:space="preserve">Boost your confidence and wellbeing through: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740C1686" w14:textId="489ABD3E" w:rsidR="00FE6290" w:rsidRDefault="00FE6290" w:rsidP="001E679C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wellbeing Appointments: </w:t>
       </w:r>
       <w:r w:rsidR="001E679C" w:rsidRPr="001E679C">
         <w:t>You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129" w:anchor="wellbeing-appointments" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId133" w:anchor="wellbeing-appointments" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="001E679C" w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>book an initial appointment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E679C" w:rsidRPr="001E679C">
         <w:t> to discuss and identify your needs and create a personalised action plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F1566E" w14:textId="79DA5096" w:rsidR="00F95F0A" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Counselling: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>During your initial appointment it may be identified that you'd benefit from a referral to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId134" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Counselling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> for one-to-one talking therapy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAD87D3" w14:textId="3D8F6EBD" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Groups and Workshops: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
-        <w:t xml:space="preserve">There are </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId131" w:tgtFrame="_blank" w:history="1">
+        <w:t>There are a number of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId135" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>groups and workshops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> available throughout the year including cognitive behavioural therapy (CBT), meditation, mindfulness and self-harm support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1D54F1" w14:textId="7C42AEF5" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Specialist Support: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>There's a range of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId132" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId136" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>specialist support services for global ethnic majority students</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> to help make positive changes aligned with your personal values.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA8AA34" w14:textId="76CB3847" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Self Help Resources: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>You can also access a great range of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId137" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001E679C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>self help resources</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> to support and manage your wellbeing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6610C514" w14:textId="0603309A" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Your Future</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C01001A" w14:textId="4DF54FA8" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Ready to reach your full potential?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A82B708" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:r w:rsidRPr="001E679C">
         <w:t>Catalyst specialist support can help you build the foundations for a successful future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0281B4F7" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="53B45C36" w14:textId="2487A2EA" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:r w:rsidRPr="001E679C">
         <w:t>From developing skills for your future career, to pursuing postgraduate study or passion projects, we're here to open doors and remove barriers. Each service is designed to support you to make meaningful progress towards your goals and really get the most of your university experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EEAE608" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="49426732" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:r w:rsidRPr="001E679C">
-        <w:t xml:space="preserve">In this final section of your student </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>In this final section of your student journey you can learn more about how Catalyst specialist support can help you access personal growth opportunities to reach your full potential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A39F6F" w14:textId="117975E1" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
+      <w:pPr>
+        <w:pStyle w:val="IntenseQuote"/>
+      </w:pPr>
       <w:r w:rsidRPr="001E679C">
-        <w:t>journey</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="001E679C">
+        <w:lastRenderedPageBreak/>
         <w:t>Catalyst is an inspiring destination that supports student life, learning, research and career development.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EF6E4F" w14:textId="44E52B5D" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Supporting your personal interests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1279383F" w14:textId="4209A7FF" w:rsidR="00D44936" w:rsidRDefault="001E679C" w:rsidP="00DC4D28">
       <w:r w:rsidRPr="001E679C">
         <w:t>Your University Library resources also include a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId138" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reading for pleasure collection</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> that has a variety of </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>fiction </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -8996,64 +8532,64 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Libby App</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>Access all your favourite </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>reading for pleasure </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>titles and more through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134" w:anchor="doYouHaveACard" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId139" w:anchor="doYouHaveACard" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Libby app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t>. Explore eBooks, audiobooks and digital magazines in curated themed lists to easily find the most popular reading, or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId140" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>request new titles to be added</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428E36F5" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="314B6936" w14:textId="53F3DAAB" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
@@ -9062,177 +8598,169 @@
         <w:t>Browzine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Browse</w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>top journals from your field </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId141" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Browzine Scholarly Journal Room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
-        <w:t xml:space="preserve">rowzine is a browsable digital newsstand full of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> top journals, where you can easily discover, read and monitor key journals in your subject area.</w:t>
+        <w:t>rowzine is a browsable digital newsstand full of the Library's top journals, where you can easily discover, read and monitor key journals in your subject area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A892000" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="40142BE6" w14:textId="043FCA15" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Box of Broadcasts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>If you're more into films and radio then </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId142" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Box of Broadcasts (BoB)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> is the place for you. Although this is an educational resource you can access on-demand TV and radio from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId138" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId143" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>over 75 free to air channels</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> and search an extensive archive of broadcasts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44EEEE62" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="7DCDB1B3" w14:textId="069B2C3E" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="00DC4D28">
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kanopy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>You can also search and </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>stream thousands of movies, documentaries, foreign films, classic cinema and independent videos</w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t> from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId139" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId144" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Kanopy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> and it even has an app that allows you to watch on your favourite device or smart TV.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4923C2C4" w14:textId="0026C18A" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Preparing for your future</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24447BF8" w14:textId="1C361845" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
-      <w:hyperlink r:id="rId140" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId145" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Careers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> can support your </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>personal growth</w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t> throughout your journey at Edge Hill, helping you build </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
@@ -9251,51 +8779,51 @@
         <w:t>confidence</w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA583B7" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="4BF24226" w14:textId="1E1C5871" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Careers Online</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>You can access a range of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId146" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Careers support online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t>, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E085B8" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001E679C">
         <w:t>Ask A Question via the Careers portal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B76BC7B" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
@@ -9364,248 +8892,229 @@
         <w:t>planning for your future</w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>, including degree options and postgraduate study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EED637" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="59D84A84" w14:textId="6C469BC3" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Applying for Jobs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>When you're ready to start </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId147" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>applying for jobs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> there's a wealth of support and guidance available for you. You can search for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId148" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>graduate opportunities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> through your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId149" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Careers portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> and access support for the application process, through CV and personal statement checks, as well as practicing mock interviews with a Careers Adviser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044CFBAE" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="44AECF12" w14:textId="67F57BE1" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Placements and Sandwich Years</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>Now, more than ever, it's important to gain experience in your chosen field that aligns with your career aspirations. You can </w:t>
       </w:r>
-      <w:hyperlink r:id="rId145" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId150" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve">access a range of dynamic </w:t>
-        </w:r>
+          <w:t>access a range of dynamic opportunities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E679C">
+        <w:t> to kick start your professional journey and help you stand out to prospective employers, all while you continue to study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AC6B10" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
+    <w:p w14:paraId="05774BF9" w14:textId="256F9EBF" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
+      <w:hyperlink r:id="rId151" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:lastRenderedPageBreak/>
-          <w:t>opportunities</w:t>
+          <w:t>Volunteering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
-        <w:t> to kick start your professional journey and help you stand out to prospective employers, all while you continue to study.</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId146" w:tgtFrame="_blank" w:history="1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E679C">
+        <w:t>can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E679C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>open the door to new opportunities and inspire your future career</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E679C">
+        <w:t>. You can connect with your communities and enhance your employability whilst gaining valuable work experience. The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId152" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>Volunteering</w:t>
+          <w:t>University Archive</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
-        <w:rPr>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> highly popular </w:t>
+        <w:t> also offers a number of highly popular </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>volunteering opportunities</w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t> each year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C23EB3F" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05A1ED63" w14:textId="4F6F0E94" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>On Demand Resources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>We know that life gets busy, and you won't always have the time to access support during standard office hours, that's why Careers have packaged together a selection of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId153" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>on demand resources available 24/7)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301CA0B8" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CareerSet</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E679C">
         <w:t> - an AI CV improvement tool providing you with instant, personalised feedback</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554E7DB2" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Careers Pathways</w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t> - portal activities to support your skills and employability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F39011D" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C">
       <w:pPr>
         <w:numPr>
@@ -9693,404 +9202,326 @@
       <w:r w:rsidRPr="001E679C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>make an informed decision</w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>. From scholarships and awards, to navigating your career options or even exploring post-graduate study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C06E851" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="4F14E4C2" w14:textId="0E667DE0" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Alumni Library Membership</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Alumni Library Membership: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>Your love for reading and learning doesn't need to stop when you graduate. You can enjoy free access to the University Library to access a range of academic resources and loan up to five books with an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId154" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Alumni membership</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AE1B21" w14:textId="77777777" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="6A8D67B7" w14:textId="3FB973D6" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Graduate Careers Support</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Graduate Careers Support: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>Navigate a competitive job market with access to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId155" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>expert careers information and support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> for up to three years after you have graduated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335FEA0B" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="324EA5FC" w14:textId="50EE9543" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Graduate Money Matters</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Graduate Money Matters: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>There can be a lot of changes to consider with your financial situation when your degree comes to an end.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>Whether you're planning to continue with your studies, progress into employment or need any advice on saving, borrowing and credits </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId156" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Money Advice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
-        <w:t xml:space="preserve"> can offer information to help you plan for your future and achieve your </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> goals.</w:t>
+        <w:t> can offer information to help you plan for your future and achieve your long term goals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBBDB9B" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="10FD496E" w14:textId="4BFF2E1E" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Care Leaver Bursary</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Care Leaver Bursary: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>There is a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId157" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>package of support available for care experienced and estranged students</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> (CEES) to enable your success and progression from Edge Hill.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
-        <w:t>This includes a care leaver bursary of £1,000 for eligible students and full year accommodation on campus to alleviate any housing concerns over summer.</w:t>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E679C">
+        <w:lastRenderedPageBreak/>
+        <w:t>includes a care leaver bursary of £1,000 for eligible students and full year accommodation on campus to alleviate any housing concerns over summer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55DFB70C" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="1AE0F6FF" w14:textId="3D631928" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Thrive Fund: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>You can apply for financial support via the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId158" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Thrive Fund</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>providing access to career enhancing experiences that may otherwise be unaffordable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF7C8DF" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="03A6A93D" w14:textId="563C9543" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Scholarships</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Scholarships: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>There are an array of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId159" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>scholarships and awards</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>for current students, worth up to £2,000, celebrating student achievement, resilience, inspiring others and success beyond your studies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E85FF62" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="1EC74963" w14:textId="64B2D33C" w:rsidR="001E679C" w:rsidRPr="001E679C" w:rsidRDefault="001E679C" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Postgraduate Study</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Postgraduate Study: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
-        <w:t xml:space="preserve">If you've enjoyed studying with us for your undergraduate degree, why not explore </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId155" w:tgtFrame="_blank" w:history="1">
+        <w:t>If you've enjoyed studying with us for your undergraduate degree, why not explore continuing on into </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId160" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>postgraduate study</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E679C">
         <w:t>Recent graduates could also qualify for an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId156" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId161" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001E679C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>alumni discount</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E679C">
         <w:t> on eligible programmes of study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2910440C" w14:textId="03A182CF" w:rsidR="001E679C" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r w:rsidRPr="0058425F">
         <w:t>No matter where your journey takes you, you will always be part of your Edge Hill community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208C171C" w14:textId="325C6830" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>How you can contact us</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458825C7" w14:textId="69BF8C0A" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Your student portals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79DB6BA1" w14:textId="22591C92" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:r w:rsidRPr="0058425F">
         <w:t>You can </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">access </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> your specialist support teams direct</w:t>
+        <w:t>access all of your specialist support teams direct</w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t> through your </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>student portals</w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t>. Logging into your student portals allows you to </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>explore support pathways</w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t>, browse and book on upcoming </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
@@ -10110,258 +9541,258 @@
         </w:rPr>
         <w:t>workshop </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t>and a range of </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>one-to-one appointments</w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2780E17E" w14:textId="77777777" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F"/>
     <w:p w14:paraId="40894BA4" w14:textId="21A06BED" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:r w:rsidRPr="0058425F">
         <w:t>You can access your student support portals online anytime and they are all linked from your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId157" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId162" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0058425F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Homepage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0058425F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79482F3A" w14:textId="1C82B3BC" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Contacting Catalyst Helpdesk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D1CC60" w14:textId="0F9FEB5C" w:rsidR="0058425F" w:rsidRPr="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:r w:rsidRPr="0058425F">
         <w:t>Always remember, you don't have to know </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t> can support you as you can always contact the Catalyst Helpdesk and they will triage you to the right support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33D48CED" w14:textId="77777777" w:rsidR="001E679C" w:rsidRDefault="001E679C" w:rsidP="001E679C"/>
     <w:p w14:paraId="2EAE6905" w14:textId="77777777" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
-      <w:hyperlink r:id="rId158" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId163" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EF499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Ask U</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>s @ Catalyst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:t>Search the online knowledge base to explore frequently asked questions, live chat or submit your own question.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FFA1CE" w14:textId="77777777" w:rsidR="0058425F" w:rsidRPr="00EF499E" w:rsidRDefault="0058425F" w:rsidP="0058425F"/>
     <w:p w14:paraId="30EF567F" w14:textId="77777777" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
-      <w:hyperlink r:id="rId159" w:history="1">
+      <w:hyperlink r:id="rId164" w:history="1">
         <w:r w:rsidRPr="00B10F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Email Catalyst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:t>Send an email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160" w:history="1">
+      <w:hyperlink r:id="rId165" w:history="1">
         <w:r w:rsidRPr="00B10F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CatalystEnquiries@edgehill.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t> and someone will get back to you within 24 hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D606F3" w14:textId="77777777" w:rsidR="0058425F" w:rsidRPr="00EF499E" w:rsidRDefault="0058425F" w:rsidP="0058425F"/>
     <w:p w14:paraId="75D576AF" w14:textId="77777777" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
-      <w:hyperlink r:id="rId161" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId166" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EF499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Call Us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:t>Give us a call on 01695 650800 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId167" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EF499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>during Catalyst Helpdesk opening hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193712AF" w14:textId="77777777" w:rsidR="0058425F" w:rsidRPr="00EF499E" w:rsidRDefault="0058425F" w:rsidP="0058425F"/>
     <w:p w14:paraId="70D487D5" w14:textId="77777777" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
-      <w:hyperlink r:id="rId163" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId168" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EF499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Visit</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Catalyst</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF499E">
         <w:t>Catalyst is open 24/7 during term time and you can drop-in during </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId169" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00EF499E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Helpdesk opening hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF499E">
         <w:t> to access support from the ground floor Helpdesk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6EFB61" w14:textId="353D270C" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>How we’ll communicate with you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B02CD0" w14:textId="6A5655C8" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Catalyst Communications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510A1FAF" w14:textId="3CC5542A" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:r w:rsidRPr="0058425F">
         <w:t>We asked for student feedback on what you love (or loath) about how we communicate with you and </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>over 1,000 of you requested for us to communicate with you by email </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t>- that's why we launched </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165" w:anchor="CatComms" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId170" w:anchor="CatComms" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0058425F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Catalyst Communications emails</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0058425F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AA9F0A" w14:textId="77777777" w:rsidR="0058425F" w:rsidRPr="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F"/>
     <w:p w14:paraId="0C6E6E2B" w14:textId="77777777" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:r w:rsidRPr="0058425F">
         <w:t>Every </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>second to last Wednesday of the month</w:t>
       </w:r>
@@ -10522,120 +9953,112 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4172E76A" w14:textId="28F259E8" w:rsidR="0058425F" w:rsidRPr="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:r w:rsidRPr="0058425F">
         <w:t>If you are more active on social channels then you can also follow all three of your Catalyst specialist support Services on </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Instagram</w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t>Although we regularly work collaboratively with our social content each account has something slightly different to offer you:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A425DCE" w14:textId="77777777" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F"/>
     <w:p w14:paraId="77DD1C29" w14:textId="38BA824C" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
-      <w:hyperlink r:id="rId166" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId171" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="0058425F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>Library and Learning Services</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="0058425F">
+          <w:t xml:space="preserve">Library and Learning Services </w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-        <w:r>
+          <w:t>| @</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0058425F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>| @</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="0058425F">
+          <w:t>EHULibrary</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058425F">
+        <w:t>Follow for news, events and support from academic skills to the archive and all the fun in between.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BE4B5A" w14:textId="77777777" w:rsidR="0058425F" w:rsidRPr="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F"/>
+    <w:p w14:paraId="57434266" w14:textId="623EF776" w:rsidR="0058425F" w:rsidRPr="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
+      <w:hyperlink r:id="rId172" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>EHULibrary</w:t>
-[...17 lines deleted...]
-          </w:rPr>
           <w:t>Student Life | @EHUStudentLife</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t>Follow to make the most of living and learning at Edge Hill, with loads of great events, competitions and trips.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="579818F6" w14:textId="77777777" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED91B9A" w14:textId="2E94EE7A" w:rsidR="0058425F" w:rsidRPr="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
-      <w:hyperlink r:id="rId168" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId173" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Careers | @</w:t>
         </w:r>
         <w:r w:rsidRPr="0058425F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>EHUCareers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0058425F">
         <w:t>Follow for job opportunities, upcoming events and useful tips to achieve employability success.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03399BAF" w14:textId="0E7CCFB8" w:rsidR="0058425F" w:rsidRDefault="0058425F" w:rsidP="0058425F">
@@ -10669,95 +10092,71 @@
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:t>campuses be sure to check out the many </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>digital screens</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:t> on display for useful events, support and services available for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BC6DC9" w14:textId="77777777" w:rsidR="00FE4F5A" w:rsidRPr="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A"/>
     <w:p w14:paraId="6C068CE5" w14:textId="7ECC98AC" w:rsidR="0058425F" w:rsidRDefault="00FE4F5A" w:rsidP="0058425F">
       <w:r w:rsidRPr="00FE4F5A">
         <w:t>Inside Catalyst you'll also find your giant </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">What's </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Wall</w:t>
+        <w:t>What's On Wall</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:t>, listing events and specialist support happening within the building, online and anything useful your specialist support teams are delivering outside of Catalyst in that coming week.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4E22BC" w14:textId="2D1705EB" w:rsidR="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Useful things to do next</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3FB586" w14:textId="13C21B7A" w:rsidR="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What can you do with your </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> knowledge of Catalyst specialist support?</w:t>
+        <w:t>What can you do with your new found knowledge of Catalyst specialist support?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671F4C23" w14:textId="003A22EB" w:rsidR="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:r w:rsidRPr="00FE4F5A">
         <w:t>That's almost it from your Catalyst Support Toolkit, we hope you've enjoyed exploring all the information and resources available to you as an Edge Hill student. There's not much left for you to do now except go and enjoy your university experience!</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10FB9465" w14:textId="77777777" w:rsidR="00FE4F5A" w:rsidRPr="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A"/>
     <w:p w14:paraId="36B8C976" w14:textId="55CEF2B2" w:rsidR="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:r w:rsidRPr="00FE4F5A">
         <w:t>To help you get started you can also explore the checklist below for some </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>suggested</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -10767,219 +10166,211 @@
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>activities </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:t>to help you have a successful start:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF5C5FC" w14:textId="77777777" w:rsidR="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A"/>
     <w:p w14:paraId="4BBAA950" w14:textId="51E563B5" w:rsidR="00FE4F5A" w:rsidRPr="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId169" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId174" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FE4F5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Contact the Catalyst Helpdesk if you have any questions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="52FE45F1" w14:textId="7D83A691" w:rsidR="00FE4F5A" w:rsidRPr="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId170" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId175" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FE4F5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Take a virtual tour of Catalyst</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7FCE0D42" w14:textId="424D17FC" w:rsidR="00FE4F5A" w:rsidRPr="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId171" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId176" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FE4F5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Take a virtual tour of Manchester St James'</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1EDF8D99" w14:textId="2076D1D0" w:rsidR="00FE4F5A" w:rsidRPr="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId172" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId177" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FE4F5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Explore your Student Life portal and book on an event (or two!)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0147DA5D" w14:textId="69E41570" w:rsidR="00FE4F5A" w:rsidRPr="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId173" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId178" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FE4F5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Let us know how we could improve your Catalyst </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Support</w:t>
         </w:r>
         <w:r w:rsidRPr="00FE4F5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Toolkit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C90C29B" w14:textId="77777777" w:rsidR="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId174" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId179" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00FE4F5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Remember you can revisit this toolkit 365 days a year, 24 hours a day</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12070FDC" w14:textId="77777777" w:rsidR="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EDA0FD0" w14:textId="7D484683" w:rsidR="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Meet your Catalyst specialist support teams</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41922DE8" w14:textId="76D2525F" w:rsidR="00FE4F5A" w:rsidRDefault="00FE4F5A" w:rsidP="00FE4F5A">
       <w:r w:rsidRPr="00FE4F5A">
-        <w:t xml:space="preserve">Throughout this toolkit we've signposted to relevant teams who provide </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> your specialist support but before you go we thought you might like to </w:t>
+        <w:t>Throughout this toolkit we've signposted to relevant teams who provide all of your specialist support but before you go we thought you might like to </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>meet some friendly faces</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:t> and explore a </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>quick recap </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4F5A">
         <w:t>on how each team can help you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C48164" w14:textId="77777777" w:rsidR="00685F74" w:rsidRDefault="00685F74" w:rsidP="00FE4F5A"/>
     <w:p w14:paraId="5B6508BD" w14:textId="54E11EA3" w:rsidR="00685F74" w:rsidRDefault="00685F74" w:rsidP="002A2160">
       <w:r w:rsidRPr="00685F74">
@@ -11009,51 +10400,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>lots of support available at Edge Hill </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:t>and we understand it can be overwhelming to know (and remember) who and where to go when you need to access support.</w:t>
       </w:r>
       <w:r w:rsidR="002A2160">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:t>Your </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Catalyst Helpdesk team</w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:t> are here to help, and if they ever can't answer your question they will put you in touch with someone who can. The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId180" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00685F74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Catalyst Helpdesk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00685F74">
         <w:t> is </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>your first point of contact </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:t>for any enquiries about IT, Library services and Catalyst specialist support. They can help you </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -11076,51 +10467,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:t>Your </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Building and Facilities team</w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:t> take care of your physical learning spaces and facilities within Catalyst to provide you with a </w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>safe and welcoming environment</w:t>
       </w:r>
       <w:r w:rsidRPr="00685F74">
         <w:t>, a range of different spaces to suit your study needs and manage the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId181" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00685F74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>building opening hours</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00685F74">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CD610B" w14:textId="77777777" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160"/>
     <w:p w14:paraId="1412D0BA" w14:textId="77777777" w:rsidR="002A2160" w:rsidRPr="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160">
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Careers</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> are here to help you plan your career and develop your employability.</w:t>
@@ -11164,51 +10555,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>events </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>or drop-in to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Careers Corner</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t> for information and advice about anything related to your career or postgraduate study.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>You can also </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId182" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>access a wide range of online resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>, including useful career information, digital tools to help you with applications and skills assessments, live job and work experience opportunities, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bookable appointments</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t> and much more!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5695CD87" w14:textId="77777777" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160"/>
     <w:p w14:paraId="666F8548" w14:textId="6EBA8083" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160">
@@ -11242,317 +10633,301 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Collections team </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>enable the provision of all your </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>print and digital resources</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t> that you will use in your studies and research. From the </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>physical textbooks</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
-        <w:t xml:space="preserve"> on the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> shelves of Catalyst and Manchester St James', to all your </w:t>
+        <w:t> on the Library shelves of Catalyst and Manchester St James', to all your </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>online journals</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>eBooks </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>research databases</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>. You can access all your resources by searching </w:t>
-      </w:r>
-[...89 lines deleted...]
-        <w:t> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId183" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Discover More</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A2160">
+        <w:t>, exploring your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002A2160">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reading List Online</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A2160">
+        <w:t> or exploring your </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId185" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002A2160">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Subject Resource pages</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A2160">
+        <w:t>. They also provide you with access to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId186" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002A2160">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reading for Pleasure collections</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A2160">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2160">
+        <w:t>Your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Archives team </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2160">
+        <w:t>oversee all the print and visual history of the University from its foundation in 1885. The physical </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId187" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002A2160">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>University Archive</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002A2160">
+        <w:t> is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> located on the ground floor of Catalyst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2160">
+        <w:t>and holds collections that support teaching, learning and research in areas including the First and Second World Wars, midwifery, film, television and popular culture. Although you cannot loan items from the Archive you can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2160">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>arrange a visit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2160">
+        <w:t> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId188" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="002A2160">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>explore the Archive Catalogue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C4A794" w14:textId="77777777" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160"/>
     <w:p w14:paraId="46E51FD4" w14:textId="4A8D78BF" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160">
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Disability Support</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is available to all students with existing additional support needs, or those wanting to explore diagnosis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId189" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Inclusion team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> can help if you have any support needs due to the impact of a </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>physical or mental health medical condition </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>autism</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>. They can advise you on how to access specialist equipment, arrange exam modifications and offer one-to-one mentoring and academic study skills support.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId190" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Specific Learning Difficulties (SpLD) team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> can help if you wish to explore any challenges related to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dyslexia</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dyspraxia</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dyscalculia, Irlen Syndrome </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ADHD</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
-        <w:t xml:space="preserve">. They can discuss your needs and previous support, offer a suite of digital resources and access to information and guidance about accessibility and assistive technologies. SpLD also offer one-to-one study skills support to help </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> complete work, manage your day-to-day life and develop strategies for success.</w:t>
+        <w:t>. They can discuss your needs and previous support, offer a suite of digital resources and access to information and guidance about accessibility and assistive technologies. SpLD also offer one-to-one study skills support to help you complete work, manage your day-to-day life and develop strategies for success.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B6C78A" w14:textId="77777777" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160"/>
     <w:p w14:paraId="733A3AF2" w14:textId="7317BB1A" w:rsidR="002A2160" w:rsidRPr="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160">
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Digital Support</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> work closely with your tutors to enhance your student experience.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
@@ -11579,63 +10954,60 @@
         <w:t> are running smoothly and work closely with your academics to support </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>teaching, learning </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>assessment technologies</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId191" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Learning Edge (Blackboard)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t> is your </w:t>
+        <w:t xml:space="preserve">  is your </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>virtual learning environment</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t> where you will access your course and module </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>learning materials</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t> and is the main digital learning platforms you will use at Edge Hill. Your </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -11669,51 +11041,51 @@
     <w:p w14:paraId="516D3C6C" w14:textId="77777777" w:rsidR="002A2160" w:rsidRPr="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160"/>
     <w:p w14:paraId="140C72BB" w14:textId="482E40CA" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160">
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Mental Health and Wellbeing</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> provide practical and emotional support for students experiencing a wide range of personal difficulties.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId192" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Mental Health and Wellbeing team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> are here to help you feel </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>supported</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
@@ -11730,72 +11102,64 @@
           <w:bCs/>
         </w:rPr>
         <w:t>empowered </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>and to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>manage your mental health </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>thrive </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
-        <w:t xml:space="preserve">at </w:t>
-[...9 lines deleted...]
-      <w:hyperlink r:id="rId188" w:anchor="wellbeing-appointments" w:tgtFrame="_blank" w:history="1">
+        <w:t>at University. They offer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId193" w:anchor="wellbeing-appointments" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>one-to-one appointments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>, therapeutic interventions, mental health assessments, wellbeing workshops, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId194" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>self-help resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> and can signpost to additional internal and external services.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>Managing your mental and physical health is an important part of life but if you ever need any additional support, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>we are here for you</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>!</w:t>
@@ -11804,139 +11168,117 @@
     <w:p w14:paraId="73A1AB97" w14:textId="77777777" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160"/>
     <w:p w14:paraId="6F6B02FD" w14:textId="1CB27F06" w:rsidR="002A2160" w:rsidRPr="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160">
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Money Advice</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> can empower you with personalised guidance on funding, budgeting and managing your finances.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId195" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Money Advice team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t xml:space="preserve"> offer expert advice, engaging </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:lastRenderedPageBreak/>
         <w:t>presentations, events and support to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>help you navigate your financial journey with confidence</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
-        <w:t> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> administer the University's Student Support Fund.</w:t>
+        <w:t> and also administer the University's Student Support Fund.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>If you have any money worries or experience any financial difficulties Money Advice are here to help.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78828EE2" w14:textId="77777777" w:rsidR="002A2160" w:rsidRPr="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160"/>
     <w:p w14:paraId="3B1D3119" w14:textId="766B1F6A" w:rsidR="002A2160" w:rsidRPr="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160">
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t>Open Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> can help i</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">f you are studying a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> degree (e.g. MRes / PHD).</w:t>
+        <w:t>f you are studying a research-based degree (e.g. MRes / PHD).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId196" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Open Research team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> supports </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>researchers </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
@@ -12056,86 +11398,86 @@
       <w:r w:rsidRPr="002A2160">
         <w:t>also</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>communicate with your tutors and academics to keep them up to date with the latest news, training and events from Library and Learning Services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3F587E" w14:textId="77777777" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160"/>
     <w:p w14:paraId="62EEECEF" w14:textId="30FF35E4" w:rsidR="002A2160" w:rsidRPr="002A2160" w:rsidRDefault="002A2160" w:rsidP="002A2160">
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">UniSkills: </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>Your </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId197" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Student Engagement team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> provide a comprehensive programme of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId198" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>workshops</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId199" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>online resources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId200" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>one-to-one support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> tailored to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>enhance your academic abilities </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -12250,62 +11592,62 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>trips </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>low-level wellbeing support</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>Student Life is made up of several smaller teams and support including </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId201" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Life Events</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId197" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId202" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Faith and Community</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>International Student Support</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t> and </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -12328,128 +11670,128 @@
     <w:p w14:paraId="7744F61A" w14:textId="77777777" w:rsidR="002A2160" w:rsidRDefault="002A2160" w:rsidP="00FE4F5A"/>
     <w:p w14:paraId="4BF36A32" w14:textId="42352013" w:rsidR="009F1CC5" w:rsidRDefault="002A2160" w:rsidP="002A2160">
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
         <w:t xml:space="preserve">Student Support </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>is available for anyone who may be struggling, considering leaving university, feeling underrepresented or facing any additional barriers to success.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId203" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Student Support team</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> can </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>discuss options</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t> with you and offer </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>help and guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t> to support you to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId204" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>make an informed decision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>. They also provide specialist on-course support for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId200" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId205" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>care experienced and estranged students (CEES)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId206" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>young adult carers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId207" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>transgender students</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId208" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="002A2160">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>new and expectant parents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A2160">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F1CC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>Student Support acts as </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the glue that brings all your support together</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>, if they ever don't have an immediate answer they can </w:t>
@@ -12463,74 +11805,74 @@
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t> to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>find the right answer </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2160">
         <w:t>for your individual needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65653893" w14:textId="75F90708" w:rsidR="009F1CC5" w:rsidRPr="002A2160" w:rsidRDefault="009F1CC5" w:rsidP="009F1CC5">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
       </w:pPr>
       <w:r w:rsidRPr="009F1CC5">
         <w:t>Good luck on your exciting journey ahead, at Edge Hill University and beyond!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C127D28" w14:textId="77777777" w:rsidR="002A2160" w:rsidRPr="00FE4F5A" w:rsidRDefault="002A2160" w:rsidP="00FE4F5A"/>
     <w:sectPr w:rsidR="002A2160" w:rsidRPr="00FE4F5A" w:rsidSect="009925B2">
-      <w:headerReference w:type="default" r:id="rId204"/>
+      <w:headerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43440CB1" w14:textId="77777777" w:rsidR="00F42A2D" w:rsidRDefault="00F42A2D" w:rsidP="009925B2">
+    <w:p w14:paraId="5618DB0C" w14:textId="77777777" w:rsidR="003315BF" w:rsidRDefault="003315BF" w:rsidP="009925B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52B87970" w14:textId="77777777" w:rsidR="00F42A2D" w:rsidRDefault="00F42A2D" w:rsidP="009925B2">
+    <w:p w14:paraId="78768692" w14:textId="77777777" w:rsidR="003315BF" w:rsidRDefault="003315BF" w:rsidP="009925B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12560,122 +11902,122 @@
   <w:font w:name="Public Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FFCE5DF" w14:textId="77777777" w:rsidR="00F42A2D" w:rsidRDefault="00F42A2D" w:rsidP="009925B2">
+    <w:p w14:paraId="65AD252D" w14:textId="77777777" w:rsidR="003315BF" w:rsidRDefault="003315BF" w:rsidP="009925B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="160885A1" w14:textId="77777777" w:rsidR="00F42A2D" w:rsidRDefault="00F42A2D" w:rsidP="009925B2">
+    <w:p w14:paraId="2288D41F" w14:textId="77777777" w:rsidR="003315BF" w:rsidRDefault="003315BF" w:rsidP="009925B2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DD2CA91" w14:textId="23C85105" w:rsidR="009925B2" w:rsidRPr="00414ADA" w:rsidRDefault="009925B2" w:rsidP="00414ADA">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00414ADA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Edge Hill University | </w:t>
     </w:r>
     <w:r w:rsidR="002D1547">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Catalyst Support </w:t>
     </w:r>
     <w:r w:rsidRPr="00414ADA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Toolki</w:t>
     </w:r>
     <w:r w:rsidR="00414ADA" w:rsidRPr="00414ADA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>t Alternative Format</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="735484BF" w14:textId="77777777" w:rsidR="009925B2" w:rsidRDefault="009925B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A215212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91365EF2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15998,120 +15340,124 @@
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1553347974">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="422654210">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1717311205">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="494077228">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1171992385">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="129178363">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="81"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B2E97"/>
     <w:rsid w:val="000034F2"/>
     <w:rsid w:val="000257B8"/>
     <w:rsid w:val="000845E2"/>
     <w:rsid w:val="00087931"/>
     <w:rsid w:val="000F3143"/>
     <w:rsid w:val="001E679C"/>
     <w:rsid w:val="00220BE7"/>
     <w:rsid w:val="00251178"/>
     <w:rsid w:val="002A2160"/>
     <w:rsid w:val="002D1547"/>
     <w:rsid w:val="002D67E4"/>
+    <w:rsid w:val="003315BF"/>
     <w:rsid w:val="003A4D7F"/>
     <w:rsid w:val="003C0E6E"/>
     <w:rsid w:val="004060D0"/>
     <w:rsid w:val="00414ADA"/>
     <w:rsid w:val="004C1C90"/>
     <w:rsid w:val="0052096A"/>
     <w:rsid w:val="00557A42"/>
     <w:rsid w:val="0058425F"/>
     <w:rsid w:val="005E2026"/>
     <w:rsid w:val="00685F74"/>
     <w:rsid w:val="00722685"/>
     <w:rsid w:val="0074793D"/>
     <w:rsid w:val="007B2E97"/>
     <w:rsid w:val="00852787"/>
     <w:rsid w:val="008B4A70"/>
     <w:rsid w:val="008F3CFE"/>
     <w:rsid w:val="00971F84"/>
     <w:rsid w:val="009925B2"/>
     <w:rsid w:val="009D6DAE"/>
     <w:rsid w:val="009E30B1"/>
     <w:rsid w:val="009F1CC5"/>
     <w:rsid w:val="00A15005"/>
     <w:rsid w:val="00B076B8"/>
+    <w:rsid w:val="00B40414"/>
+    <w:rsid w:val="00B77A23"/>
     <w:rsid w:val="00B81F19"/>
+    <w:rsid w:val="00BC2AAF"/>
     <w:rsid w:val="00BE7CD8"/>
     <w:rsid w:val="00C874E4"/>
     <w:rsid w:val="00CF75EE"/>
     <w:rsid w:val="00D4003A"/>
     <w:rsid w:val="00D44936"/>
     <w:rsid w:val="00DC4D28"/>
     <w:rsid w:val="00DE6C56"/>
     <w:rsid w:val="00E65726"/>
     <w:rsid w:val="00E72EB1"/>
     <w:rsid w:val="00ED7A8D"/>
     <w:rsid w:val="00EF499E"/>
+    <w:rsid w:val="00F33CC9"/>
     <w:rsid w:val="00F42A2D"/>
     <w:rsid w:val="00F53076"/>
     <w:rsid w:val="00F95F0A"/>
     <w:rsid w:val="00FC79C1"/>
     <w:rsid w:val="00FE4F5A"/>
     <w:rsid w:val="00FE6290"/>
     <w:rsid w:val="00FF145D"/>
     <w:rsid w:val="00FF5F77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -17169,51 +16515,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001E679C"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:01695%20650800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/edge-well-24-7/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningonscreen.ac.uk/ondemand/help.php/channels" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email%20Catalyst" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/dV1wdxmgicY" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/research/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/book-loans/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/alumni/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/toolkits/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CatalystEnquiries@edgehill.ac.uk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/fiction-stock/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/scholarships/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/fiction-stock/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/research/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kanopy.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/uniskills-workshops/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/how-can-we-help/graduates/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/locations/st-james-manchester/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CatalystEnquiries@edgehill.ac.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/discover-more/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/academic-support-during-your-studies/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/mental-health-wellbeing/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/reasonable-adjustments/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/international/support/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/toolkits/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:01695%20650800" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/edge-hill-archive/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/genai/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/student-support-fund/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/critical-incident-support/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/edge-hill-archive/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/counselling/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/useful-resources/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/uniskills-workshops/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/discover-more/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/finding-academic-information/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/exams-and-assessments/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/faith-and-community/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edgehill.cloud.panopto.eu/Panopto/Pages/Viewer.aspx?id=dcb85cf3-3ce5-445e-8178-b35200b14232" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/digital-support/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.edgehill.ac.uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/student-finance/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/let-us-know/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edgehill.rl.talis.com/index.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/referencing/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/groups/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/libraries/2091/subjects?sort=rank" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/students/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/discover-more/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/healthcare-services/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehillsu.org.uk/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/cees/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.onlinesurveys.jisc.ac.uk/s/edgehill/catalyst-induction-toolkit-evaluation" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/toolkits/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/students/thinking-of-leaving-university/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/neps/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email%20Catalyst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/learning-edge/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/study-room-bookings/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/uniskills-campaigns/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/one-to-one-support/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.caption-ed.com/organisations/users/new" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/techskills/linkedinlearning/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/edge-hill-archive/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ehucareers/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/money-issues/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/struggling-or-thinking-of-leaving/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/preparing-to-study/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/digital-support/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/getting-a-job/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/self-help-resources/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/itservices/eduroam-wifi-network/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.edgehill.ac.uk/ls/2023/09/29/uniskills-focus-on-eresources-accessibility/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.learningonscreen.ac.uk/wayfless.php?entityID=https%3A%2F%2Fshibboleth.edgehill.ac.uk%2Fshibboleth&amp;target=https%3A%2F%2Flearningonscreen.ac.uk%2Fondemand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://askus.edgehill.ac.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CatalystEnquiries@edgehill.ac.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/edge-well-24-7/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehillsu.org.uk/societies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/subject-resources/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/specialist-support/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/scholarships/thrive-fund/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edgehill.rl.talis.com/index.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/one-to-one-support/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/fm/accommodation/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eshare.edgehill.ac.uk/id/document/49801" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://careers.edgehill.ac.uk/leap/queries.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/assistive-technology/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/student-support-fund/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/p/DRO-DdHDN9e/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/preparing-to-study/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/uniskills-workshops/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/getting-a-job/finding-graduate-jobs/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/careers-out-of-hours-support-2/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CatalystEnquiries@edgehill.ac.uk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/subject-resources/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/password/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/cees/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/p/DJEJXHssANo/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/you-want-it-we-get-it/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/fiction-stock/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/scholarships/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/help-and-support/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/cees/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/campus-accommodation/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/disclosure-and-confidentiality/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessable.co.uk/edge-hill-university/access-guides/catalyst" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/toolkits/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/developing-skills-experience/employability-awards/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/careers-portal/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/onlinelearning/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/guide/multi-factor-authentication-mfa-registration/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/developing-skills-experience/part-time-jobs/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/students-with-caring-responsibilities/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/copyright/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libbyapp.com/interview/welcome" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessable.co.uk/edge-hill-university" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/postgraduate-study/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/faith-and-community/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/young-adult-carers/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/help-and-support/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/news/2025/06/your-student-life/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/disabled-students-allowance-dsa/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/assistive-technology/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/careers-portal/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/neps/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/locations/st-james-manchester/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/work-based-learning/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ehulibrary/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/laptop-loans/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/managing-your-money/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/copyright/copyright-for-students/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/locations/st-james-manchester/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/Z0MLSiiAHP," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/useful-resources/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/support-for-transgender-students/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://askus.edgehill.ac.uk/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehillsu.org.uk/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/keeping-your-money-safe/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/accessibility/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/careers-portal/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/developing-skills-experience/volunteering/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ehustudentlife/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/mental-health-wellbeing/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/support-for-transgender-students/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/manchester/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/printing-and-binding/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.edgehill.ac.uk/ls/2023/09/29/uniskills-focus-on-eresources-accessibility/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:01695%20650800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/edge-well-24-7/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehillsu.org.uk/societies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/fiction-stock/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/scholarships/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/onlinelearning/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/cees/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eshare.edgehill.ac.uk/id/document/49801" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/book-loans/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/student-support-fund/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/p/DRO-DdHDN9e/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/techskills/linkedinlearning/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/careers-portal/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/preparing-to-study/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/postgraduate-study/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/edge-well-24-7/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libbyapp.com/interview/welcome" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/work-based-learning/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ehulibrary/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/young-adult-carers/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CatalystEnquiries@edgehill.ac.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/discover-more/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://careers.edgehill.ac.uk/leap/queries.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/toolkits/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/Z0MLSiiAHP," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/useful-resources/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/research/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/scholarships/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/fiction-stock/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/uniskills-workshops/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/celt/careers/careers-out-of-hours-support-2-edge-hill-university/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/developing-skills-experience/volunteering/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ehustudentlife/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/mental-health-wellbeing/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/support-for-transgender-students/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/academic-support-during-your-studies/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/finding-academic-information/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/reasonable-adjustments/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/international/support/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/toolkits/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/genai/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://browzine.com/libraries/2091/subjects?sort=rank" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/students/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/discover-more/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/student-support-fund/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/critical-incident-support/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/edge-hill-archive/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/discover-more/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/celt/careers/careers-out-of-hours-support-2-edge-hill-university/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/locations/st-james-manchester/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/edge-hill-archive/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ehucareers/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/self-help-resources/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/toolkits/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/neps/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email%20Catalyst" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/learning-edge/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/study-room-bookings/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/exams-and-assessments/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/faith-and-community/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/uniskills-workshops/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/accessibility/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/careers-portal/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/getting-a-job/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/keeping-your-money-safe/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/support-for-transgender-students/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/manchester/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edgehill.cloud.panopto.eu/Panopto/Pages/Viewer.aspx?id=dcb85cf3-3ce5-445e-8178-b35200b14232" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/digital-support/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.learningonscreen.ac.uk/wayfless.php?entityID=https%3A%2F%2Fshibboleth.edgehill.ac.uk%2Fshibboleth&amp;target=https%3A%2F%2Flearningonscreen.ac.uk%2Fondemand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://askus.edgehill.ac.uk/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edgehill.rl.talis.com/index.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/itservices/eduroam-wifi-network/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/student-finance/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/let-us-know/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/referencing/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/self-help-resources/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/scholarships/thrive-fund/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CatalystEnquiries@edgehill.ac.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/healthcare-services/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehillsu.org.uk/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edgehill.rl.talis.com/index.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/careers-out-of-hours-support-2/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CatalystEnquiries@edgehill.ac.uk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/students/thinking-of-leaving-university/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/fm/accommodation/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.caption-ed.com/organisations/users/new" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/careers-portal/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/assistive-technology/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/money-issues/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/struggling-or-thinking-of-leaving/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/uniskills-campaigns/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/preparing-to-study/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/one-to-one-support/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/digital-support/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learningonscreen.ac.uk/ondemand/help.php/channels" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/getting-a-job/finding-graduate-jobs/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Email%20Catalyst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/subject-resources/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/help-and-support/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/password/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/subject-resources/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/mental-health-wellbeing/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/alumni/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/dV1wdxmgicY" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/research/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/one-to-one-support/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/campus-accommodation/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/location/catalyst/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/careers-portal/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kanopy.com/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/p/DJEJXHssANo/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CatalystEnquiries@edgehill.ac.uk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/fiction-stock/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/guide/multi-factor-authentication-mfa-registration/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/cees/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/you-want-it-we-get-it/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/counselling/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessable.co.uk/edge-hill-university/access-guides/catalyst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/how-can-we-help/graduates/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/locations/st-james-manchester/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/help-and-support/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/invida-resolve/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/disclosure-and-confidentiality/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/toolkits/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/students-with-caring-responsibilities/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:01695%20650800" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/edge-hill-archive/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/laptop-loans/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/developing-skills-experience/part-time-jobs/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/copyright/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/inclusive/disabled-students-allowance-dsa/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessable.co.uk/edge-hill-university" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/groups/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/useful-resources/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/service/student-life-portal/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/uni-skills/uniskills-workshops/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/faith-and-community/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://askus.edgehill.ac.uk/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/news/2025/06/your-student-life/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/moneyadvice/managing-your-money/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/disability-support/assistive-technology/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/developing-skills-experience/employability-awards/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/careers/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library-opening-times/ormskirk/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.edgehill.ac.uk/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/neps/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/locations/st-james-manchester/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/library/printing-and-binding/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehillsu.org.uk/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/ls/copyright/copyright-for-students/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/wellbeing/specialist-support/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/departments/support/studentservices/student-support-team/cees/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.onlinesurveys.jisc.ac.uk/s/edgehill/catalyst-induction-toolkit-evaluation" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17474,59 +16820,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d6f84b81-f492-4944-ab1e-1881e63b8f33">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="cad729bd-0b6a-4129-87ee-6389f866e28a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC20C36658986E438D3B7162B11AF16B" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f2d5b49c93eef20fb1f5a48fbdaab258">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d6f84b81-f492-4944-ab1e-1881e63b8f33" xmlns:ns3="cad729bd-0b6a-4129-87ee-6389f866e28a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a74f6fc36d7d0dd83d38d31f7be5bb35" ns2:_="" ns3:_="">
     <xsd:import namespace="d6f84b81-f492-4944-ab1e-1881e63b8f33"/>
     <xsd:import namespace="cad729bd-0b6a-4129-87ee-6389f866e28a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -17743,141 +17104,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13B8C83B-DA19-4072-A9E7-45B621B16164}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d6f84b81-f492-4944-ab1e-1881e63b8f33"/>
+    <ds:schemaRef ds:uri="cad729bd-0b6a-4129-87ee-6389f866e28a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{349E8FB0-4E30-4697-8D68-0269A1F33321}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EB87FB2-1FEB-4A5E-9520-214E9849289F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6942FCC5-417E-4DB6-9B10-5F93F2074295}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d6f84b81-f492-4944-ab1e-1881e63b8f33"/>
     <ds:schemaRef ds:uri="cad729bd-0b6a-4129-87ee-6389f866e28a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>12354</Words>
-  <Characters>70418</Characters>
+  <Words>12449</Words>
+  <Characters>70962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>586</Lines>
-  <Paragraphs>165</Paragraphs>
+  <Lines>591</Lines>
+  <Paragraphs>166</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Edge Hill University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>82607</CharactersWithSpaces>
+  <CharactersWithSpaces>83245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Julie Nolan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC20C36658986E438D3B7162B11AF16B</vt:lpwstr>
   </property>