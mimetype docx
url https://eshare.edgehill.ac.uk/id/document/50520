--- v0 (2025-12-05)
+++ v1 (2026-05-14)
@@ -36,51 +36,57 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D710901" w14:textId="043DF4B4" w:rsidR="000106A6" w:rsidRPr="00AA38EE" w:rsidRDefault="002D4165" w:rsidP="00270997">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5538EE70" wp14:editId="1A4C82AD">
             <wp:extent cx="2162175" cy="1104900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1" descr="EHU_logo_stacked"/>
+            <wp:docPr id="1" name="Picture 1" descr="EHU_logo_stacked">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73612918-B741-401A-8107-36C8FE174E4E}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="EHU_logo_stacked"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -206,80 +212,74 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492EF625" w14:textId="77777777" w:rsidR="000106A6" w:rsidRPr="00AA38EE" w:rsidRDefault="000106A6">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>The postholder will be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A5D57D" w14:textId="77777777" w:rsidR="000106A6" w:rsidRPr="00AA38EE" w:rsidRDefault="000106A6">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59FBF367" w14:textId="77777777" w:rsidR="000106A6" w:rsidRPr="00AA38EE" w:rsidRDefault="000106A6">
+    <w:p w14:paraId="59FBF367" w14:textId="494DD66F" w:rsidR="000106A6" w:rsidRPr="00AA38EE" w:rsidRDefault="000106A6">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Accountable to:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA38EE">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B417A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:tab/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Director of Library and Learning Services </w:t>
+        <w:t>Head of Student Engagement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B58BD6" w14:textId="77777777" w:rsidR="000106A6" w:rsidRPr="00AA38EE" w:rsidRDefault="000106A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CC26D48" w14:textId="71AF7379" w:rsidR="000106A6" w:rsidRPr="00AA38EE" w:rsidRDefault="000106A6" w:rsidP="00675FE2">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Responsible to:</w:t>
@@ -481,118 +481,64 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00AA38EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Library Services – Ormskirk and Manchester</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023CF52D" w14:textId="77777777" w:rsidR="00EC0BE4" w:rsidRPr="00AA38EE" w:rsidRDefault="00EC0BE4" w:rsidP="00EC0BE4">
+    <w:p w14:paraId="7796694E" w14:textId="77777777" w:rsidR="00EC0BE4" w:rsidRPr="00AA38EE" w:rsidRDefault="00EC0BE4" w:rsidP="00EC0BE4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00AA38EE">
-[...52 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AA38EE">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
           </w:rPr>
           <w:t>UniSkills – digital/information literacy and academic writing for students</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -635,82 +581,81 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
       <w:r w:rsidRPr="07C2B9F8">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63390A6E" w14:textId="77777777" w:rsidR="00EC0BE4" w:rsidRPr="00AA38EE" w:rsidRDefault="00EC0BE4" w:rsidP="00EC0BE4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00AA38EE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Research support</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E520045" w14:textId="77777777" w:rsidR="00CA667C" w:rsidRPr="00AA38EE" w:rsidRDefault="00EC0BE4" w:rsidP="00EC0BE4">
+    <w:p w14:paraId="1E520045" w14:textId="16D69715" w:rsidR="00CA667C" w:rsidRPr="00AA38EE" w:rsidRDefault="00EC0BE4" w:rsidP="00EC0BE4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00AA38EE">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="2155B21B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:bCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Supporting the development of digital skills for staff and students</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4AE11688" w14:textId="77777777" w:rsidR="00EC0BE4" w:rsidRPr="00AA38EE" w:rsidRDefault="00EC0BE4" w:rsidP="00EC0BE4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="382A337A" w14:textId="77777777" w:rsidR="00CA667C" w:rsidRPr="00AA38EE" w:rsidRDefault="00CA667C" w:rsidP="00CA667C">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -760,63 +705,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and retention. Support is delivered on a </w:t>
       </w:r>
       <w:r w:rsidR="00B8480C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>one-to-one</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> basis through appointments and drop ins and to groups through webinars/workshops and sessions embedded into the curriculum.  The team work closely with academic colleagues across the University to provide advice and guidance on academic literacies and how to embed academic skills interventions within the curriculum. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="28D49CB8" w14:textId="2800611A" w:rsidR="000106A6" w:rsidRDefault="000106A6" w:rsidP="008203C3">
+    <w:p w14:paraId="4DF08AF8" w14:textId="77777777" w:rsidR="000F55BC" w:rsidRDefault="000F55BC" w:rsidP="008203C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D49CB8" w14:textId="63D3C319" w:rsidR="000106A6" w:rsidRDefault="000106A6" w:rsidP="008203C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
       <w:r w:rsidRPr="0058638E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00CA667C" w:rsidRPr="0058638E">
         <w:t xml:space="preserve">Role </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F1BA69" w14:textId="77777777" w:rsidR="00D11408" w:rsidRDefault="00D11408" w:rsidP="00D11408"/>
-    <w:p w14:paraId="26CF6CE3" w14:textId="19EC7DD4" w:rsidR="00292C2D" w:rsidRPr="00D11408" w:rsidRDefault="00292C2D" w:rsidP="00292C2D">
+    <w:p w14:paraId="26CF6CE3" w14:textId="17A60EDA" w:rsidR="00292C2D" w:rsidRPr="00D11408" w:rsidRDefault="00292C2D" w:rsidP="00292C2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767F20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Student Advisors support the delivery of induction, transition and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">introductory academic </w:t>
       </w:r>
       <w:r w:rsidRPr="00767F20">
         <w:rPr>
@@ -930,51 +881,67 @@
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidRPr="00767F20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and introductory academic skills. Support is delivered in person and online through workshops, events, group sessions, and occasional one-to-one support. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
       <w:r w:rsidRPr="00767F20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Advisors also contribute to accessibility, digital content creation, service development projects and student recruitment </w:t>
+        <w:t xml:space="preserve">Advisors also contribute to accessibility, digital </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4628">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767F20">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">content creation, service development projects and student recruitment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>initiatives</w:t>
       </w:r>
       <w:r w:rsidRPr="00767F20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00164C23">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This is a flexible </w:t>
       </w:r>
@@ -1052,51 +1019,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F77F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Below is an outline of the indicative duties and responsibilities of the role. Please note that full training will be provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1244220A" w14:textId="77777777" w:rsidR="002F77F6" w:rsidRPr="002F77F6" w:rsidRDefault="002F77F6" w:rsidP="00812A9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0012305D" w14:textId="19F2DAB4" w:rsidR="006B2E2F" w:rsidRPr="007E2527" w:rsidRDefault="00B24D6F" w:rsidP="00504566">
+    <w:p w14:paraId="0012305D" w14:textId="7C11D94C" w:rsidR="006B2E2F" w:rsidRPr="007E2527" w:rsidRDefault="00B24D6F" w:rsidP="00504566">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk94095211"/>
       <w:r w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">To support </w:t>
       </w:r>
       <w:r w:rsidR="00334425" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
@@ -1113,81 +1080,89 @@
       </w:r>
       <w:r w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>tivity</w:t>
       </w:r>
       <w:r w:rsidR="00A32F75" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C1387C" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">on behalf of all Catalyst specialist support teams, </w:t>
       </w:r>
-      <w:r w:rsidR="00A32F75" w:rsidRPr="007E2527">
+      <w:r w:rsidR="00A32F75" w:rsidRPr="00992B1B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>delivering</w:t>
       </w:r>
+      <w:r w:rsidRPr="00992B1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A32F0" w:rsidRPr="00992B1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">student-led </w:t>
+      </w:r>
+      <w:r w:rsidR="00587B7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
       <w:r w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>Catalyst tours,</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006B2E2F" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C1387C" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>promoting</w:t>
       </w:r>
       <w:r w:rsidR="00B67A77" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
@@ -1461,51 +1436,51 @@
       <w:r w:rsidR="00003C23" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>group</w:t>
       </w:r>
       <w:r w:rsidR="001E38D8" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B94ED8" w14:textId="77777777" w:rsidR="00003C23" w:rsidRPr="007E2527" w:rsidRDefault="00003C23" w:rsidP="00003C23">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="299D4B9E" w14:textId="41BAC8C4" w:rsidR="00A22DE3" w:rsidRPr="007E2527" w:rsidRDefault="00CC15DF" w:rsidP="002F77F6">
+    <w:p w14:paraId="299D4B9E" w14:textId="6C00759A" w:rsidR="00A22DE3" w:rsidRPr="007E2527" w:rsidRDefault="00CC15DF" w:rsidP="002F77F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">To work collaboratively with </w:t>
       </w:r>
       <w:r w:rsidR="00A22DE3" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="007E2527">
@@ -1547,65 +1522,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">to develop and deliver </w:t>
       </w:r>
       <w:r w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">student facing </w:t>
       </w:r>
       <w:r w:rsidR="00A22DE3" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">in person and online </w:t>
       </w:r>
       <w:r w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>workshops</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">workshops. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126AAAF7" w14:textId="260F7C26" w:rsidR="00A22DE3" w:rsidRPr="007E2527" w:rsidRDefault="00414EE0" w:rsidP="00414EE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6048"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="65ECBD8B" w14:textId="7761582E" w:rsidR="00A22DE3" w:rsidRPr="007E2527" w:rsidRDefault="006C66B6" w:rsidP="00504566">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1993,50 +1954,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4207F7B6" w14:textId="08C1565B" w:rsidR="00180762" w:rsidRPr="007E2527" w:rsidRDefault="00C27322" w:rsidP="002F77F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="003977EC" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>contribute and potentially lead on</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> small projects to improve service delivery </w:t>
       </w:r>
       <w:r w:rsidR="0041272E" w:rsidRPr="007E2527">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and student experience. </w:t>
@@ -2670,86 +2632,96 @@
       </w:r>
       <w:r w:rsidR="6647C819" w:rsidRPr="00C14258">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">availability and </w:t>
       </w:r>
       <w:r w:rsidR="00037149" w:rsidRPr="00C14258">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">service demands. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14383A47" w14:textId="77777777" w:rsidR="003468D6" w:rsidRPr="00415989" w:rsidRDefault="003468D6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C206E37" w14:textId="007F7280" w:rsidR="000106A6" w:rsidRPr="00415989" w:rsidRDefault="000106A6" w:rsidP="008203C3">
+    <w:p w14:paraId="4C206E37" w14:textId="35252311" w:rsidR="000106A6" w:rsidRPr="00415989" w:rsidRDefault="000106A6" w:rsidP="008203C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:vanish/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2A44">
         <w:t>Salary Range:</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2A44">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00270997" w:rsidRPr="002E2A44">
         <w:t xml:space="preserve">Grade </w:t>
       </w:r>
       <w:r w:rsidR="002E2A44" w:rsidRPr="002E2A44">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BA15D9" w:rsidRPr="002E2A44">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003468D6" w:rsidRPr="002E2A44">
         <w:t xml:space="preserve">point </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00065418" w:rsidRPr="002E2A44">
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00504566">
-        <w:t xml:space="preserve">  -</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> currently £12.66 per hour</w:t>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00504566" w:rsidRPr="00F35804">
+        <w:t>currently £1</w:t>
+      </w:r>
+      <w:r w:rsidR="00003FDE" w:rsidRPr="00F35804">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17CA1" w:rsidRPr="00F35804">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00003FDE" w:rsidRPr="00F35804">
+        <w:t>84</w:t>
+      </w:r>
+      <w:r w:rsidR="00504566" w:rsidRPr="00F35804">
+        <w:t xml:space="preserve"> per hour</w:t>
       </w:r>
       <w:r w:rsidR="003468D6" w:rsidRPr="00415989">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00415989">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13310535" w14:textId="611232D0" w:rsidR="000106A6" w:rsidRPr="00415989" w:rsidRDefault="008E0400">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415989">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12343865" w14:textId="78644491" w:rsidR="00950BFB" w:rsidRPr="00415989" w:rsidRDefault="00950BFB">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -2795,50 +2767,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AA171D5" w14:textId="77777777" w:rsidR="00BA15D9" w:rsidRPr="00AA38EE" w:rsidRDefault="00E36147" w:rsidP="00BA15D9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00BA15D9" w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PERSON SPECIFICATION FORM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E98DF54" w14:textId="77777777" w:rsidR="00BA15D9" w:rsidRPr="00AA38EE" w:rsidRDefault="00BA15D9" w:rsidP="00BA15D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49BC8962" w14:textId="146CD354" w:rsidR="00BA15D9" w:rsidRPr="00AA38EE" w:rsidRDefault="00BA15D9" w:rsidP="00BA15D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5081,175 +5054,173 @@
       </w:r>
       <w:r w:rsidR="003468D6" w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>criteria</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA38EE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000106A6" w:rsidRPr="00AA38EE" w:rsidSect="009B5474">
-      <w:headerReference w:type="even" r:id="rId19"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1191" w:right="1701" w:bottom="1191" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B41B8DC" w14:textId="77777777" w:rsidR="00B36FFB" w:rsidRDefault="00B36FFB">
+    <w:p w14:paraId="6C8EEDAE" w14:textId="77777777" w:rsidR="004665A6" w:rsidRDefault="004665A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="191E8858" w14:textId="77777777" w:rsidR="00B36FFB" w:rsidRDefault="00B36FFB">
+    <w:p w14:paraId="5771A5C7" w14:textId="77777777" w:rsidR="004665A6" w:rsidRDefault="004665A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A1EBD7B" w14:textId="77777777" w:rsidR="00B36FFB" w:rsidRDefault="00B36FFB"/>
+    <w:p w14:paraId="78BB97CE" w14:textId="77777777" w:rsidR="004665A6" w:rsidRDefault="004665A6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Akzidenz Grotesk Roman">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47181BC4" w14:textId="77777777" w:rsidR="00E36147" w:rsidRDefault="00E36147">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -5334,65 +5305,65 @@
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4014F56C" w14:textId="77777777" w:rsidR="00E36147" w:rsidRDefault="00E36147">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F575843" w14:textId="77777777" w:rsidR="00E42630" w:rsidRDefault="00E42630">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A787A28" w14:textId="77777777" w:rsidR="00B36FFB" w:rsidRDefault="00B36FFB">
+    <w:p w14:paraId="156E24A9" w14:textId="77777777" w:rsidR="004665A6" w:rsidRDefault="004665A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C37A0FF" w14:textId="77777777" w:rsidR="00B36FFB" w:rsidRDefault="00B36FFB">
+    <w:p w14:paraId="1D834817" w14:textId="77777777" w:rsidR="004665A6" w:rsidRDefault="004665A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="39938D19" w14:textId="77777777" w:rsidR="00B36FFB" w:rsidRDefault="00B36FFB"/>
+    <w:p w14:paraId="28B1F44C" w14:textId="77777777" w:rsidR="004665A6" w:rsidRDefault="004665A6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B726544" w14:textId="77777777" w:rsidR="00E42630" w:rsidRDefault="00E42630">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C1F00FE" w14:textId="77777777" w:rsidR="00E42630" w:rsidRDefault="00E42630">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7417,121 +7388,125 @@
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1884173262">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="99959858">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="386342734">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="302542725">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="148912311">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="388261589">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="121"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006171C5"/>
     <w:rsid w:val="00003189"/>
     <w:rsid w:val="00003C23"/>
+    <w:rsid w:val="00003FDE"/>
     <w:rsid w:val="000106A6"/>
     <w:rsid w:val="00016CD2"/>
     <w:rsid w:val="000245D6"/>
     <w:rsid w:val="00030067"/>
     <w:rsid w:val="000363F1"/>
     <w:rsid w:val="00037149"/>
     <w:rsid w:val="000419DC"/>
+    <w:rsid w:val="00062C99"/>
     <w:rsid w:val="00065418"/>
     <w:rsid w:val="000657BC"/>
     <w:rsid w:val="000709B0"/>
     <w:rsid w:val="00076159"/>
     <w:rsid w:val="00080D1B"/>
     <w:rsid w:val="0008190A"/>
     <w:rsid w:val="0008664C"/>
     <w:rsid w:val="00094E38"/>
     <w:rsid w:val="000A3F8B"/>
     <w:rsid w:val="000B0FF9"/>
     <w:rsid w:val="000B2B71"/>
     <w:rsid w:val="000D0DBD"/>
     <w:rsid w:val="000E7B29"/>
+    <w:rsid w:val="000F55BC"/>
     <w:rsid w:val="001031AB"/>
     <w:rsid w:val="00105F62"/>
     <w:rsid w:val="00122C57"/>
     <w:rsid w:val="00132344"/>
     <w:rsid w:val="00135EDB"/>
     <w:rsid w:val="00141E95"/>
     <w:rsid w:val="0014530A"/>
     <w:rsid w:val="00152E16"/>
     <w:rsid w:val="00164C23"/>
     <w:rsid w:val="001672FD"/>
     <w:rsid w:val="00175BF2"/>
     <w:rsid w:val="00180762"/>
     <w:rsid w:val="00193762"/>
     <w:rsid w:val="001A7215"/>
     <w:rsid w:val="001B2EB3"/>
+    <w:rsid w:val="001B417A"/>
     <w:rsid w:val="001C2B0E"/>
     <w:rsid w:val="001C2C11"/>
     <w:rsid w:val="001E0FA4"/>
     <w:rsid w:val="001E38D8"/>
     <w:rsid w:val="001F18ED"/>
     <w:rsid w:val="001F415F"/>
     <w:rsid w:val="001F6A5B"/>
     <w:rsid w:val="002020A4"/>
     <w:rsid w:val="00202CBD"/>
     <w:rsid w:val="00207BAE"/>
     <w:rsid w:val="002306F9"/>
     <w:rsid w:val="0023277F"/>
     <w:rsid w:val="00234FAD"/>
     <w:rsid w:val="002441D0"/>
     <w:rsid w:val="002445D7"/>
     <w:rsid w:val="0025253B"/>
     <w:rsid w:val="00266D2B"/>
     <w:rsid w:val="00270997"/>
     <w:rsid w:val="00280DB5"/>
     <w:rsid w:val="00280DE5"/>
     <w:rsid w:val="00292C2D"/>
     <w:rsid w:val="002A09D9"/>
     <w:rsid w:val="002A3565"/>
     <w:rsid w:val="002A64A8"/>
     <w:rsid w:val="002B316B"/>
@@ -7548,288 +7523,314 @@
     <w:rsid w:val="00333AFA"/>
     <w:rsid w:val="00334425"/>
     <w:rsid w:val="00337ED7"/>
     <w:rsid w:val="003468D6"/>
     <w:rsid w:val="003521EF"/>
     <w:rsid w:val="00352471"/>
     <w:rsid w:val="00362BD8"/>
     <w:rsid w:val="00363591"/>
     <w:rsid w:val="003638DB"/>
     <w:rsid w:val="00386AA5"/>
     <w:rsid w:val="0039765A"/>
     <w:rsid w:val="003977EC"/>
     <w:rsid w:val="003B3416"/>
     <w:rsid w:val="003D0C65"/>
     <w:rsid w:val="003E44F3"/>
     <w:rsid w:val="003F00ED"/>
     <w:rsid w:val="003F7D93"/>
     <w:rsid w:val="00405B19"/>
     <w:rsid w:val="004114A1"/>
     <w:rsid w:val="0041272E"/>
     <w:rsid w:val="00414EE0"/>
     <w:rsid w:val="00415989"/>
     <w:rsid w:val="00417659"/>
     <w:rsid w:val="004212EE"/>
     <w:rsid w:val="004227DD"/>
+    <w:rsid w:val="004665A6"/>
     <w:rsid w:val="004674C3"/>
     <w:rsid w:val="00467646"/>
     <w:rsid w:val="00483642"/>
     <w:rsid w:val="00490FEC"/>
     <w:rsid w:val="00492866"/>
     <w:rsid w:val="004943D5"/>
     <w:rsid w:val="004B6633"/>
     <w:rsid w:val="004B7F4B"/>
     <w:rsid w:val="004D09A4"/>
+    <w:rsid w:val="004D36E8"/>
     <w:rsid w:val="004D620D"/>
     <w:rsid w:val="004E7203"/>
     <w:rsid w:val="004F6EC2"/>
     <w:rsid w:val="00504566"/>
     <w:rsid w:val="00514DE5"/>
     <w:rsid w:val="00515A1B"/>
     <w:rsid w:val="00531F90"/>
     <w:rsid w:val="00542B29"/>
     <w:rsid w:val="00544977"/>
     <w:rsid w:val="00554575"/>
     <w:rsid w:val="0055476B"/>
     <w:rsid w:val="005623A5"/>
+    <w:rsid w:val="00563CBE"/>
     <w:rsid w:val="00571ABE"/>
     <w:rsid w:val="0058638E"/>
     <w:rsid w:val="005879A7"/>
+    <w:rsid w:val="00587B7D"/>
     <w:rsid w:val="00593240"/>
     <w:rsid w:val="005A32F0"/>
     <w:rsid w:val="005B0CBB"/>
     <w:rsid w:val="005B4002"/>
+    <w:rsid w:val="005C0926"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="005D626A"/>
     <w:rsid w:val="005D793F"/>
     <w:rsid w:val="005E128A"/>
     <w:rsid w:val="005E1E95"/>
     <w:rsid w:val="005F2862"/>
     <w:rsid w:val="005F382B"/>
     <w:rsid w:val="005F7D6E"/>
     <w:rsid w:val="00602586"/>
     <w:rsid w:val="00605FE1"/>
     <w:rsid w:val="00613025"/>
     <w:rsid w:val="00616D67"/>
     <w:rsid w:val="006171C5"/>
     <w:rsid w:val="00620F2E"/>
     <w:rsid w:val="00624590"/>
     <w:rsid w:val="006272E3"/>
     <w:rsid w:val="00631243"/>
     <w:rsid w:val="0063648C"/>
     <w:rsid w:val="0064621A"/>
     <w:rsid w:val="00653967"/>
+    <w:rsid w:val="00656D2F"/>
     <w:rsid w:val="00664D43"/>
     <w:rsid w:val="0066733A"/>
+    <w:rsid w:val="006701CE"/>
     <w:rsid w:val="00673765"/>
     <w:rsid w:val="00675FE2"/>
     <w:rsid w:val="006A4CE2"/>
     <w:rsid w:val="006B2E2F"/>
     <w:rsid w:val="006C5F1E"/>
     <w:rsid w:val="006C66B6"/>
     <w:rsid w:val="006D36B6"/>
+    <w:rsid w:val="006E4628"/>
     <w:rsid w:val="006E5FD2"/>
     <w:rsid w:val="007210AA"/>
+    <w:rsid w:val="007252F9"/>
     <w:rsid w:val="0073521A"/>
     <w:rsid w:val="007404F2"/>
     <w:rsid w:val="007537C0"/>
     <w:rsid w:val="00760D3A"/>
     <w:rsid w:val="00767F20"/>
     <w:rsid w:val="00767FF2"/>
     <w:rsid w:val="007717BF"/>
     <w:rsid w:val="00772C68"/>
+    <w:rsid w:val="007775B8"/>
     <w:rsid w:val="0078040D"/>
     <w:rsid w:val="00785B67"/>
     <w:rsid w:val="0078794C"/>
     <w:rsid w:val="00787EE3"/>
     <w:rsid w:val="00792A02"/>
     <w:rsid w:val="00792D72"/>
     <w:rsid w:val="00795266"/>
     <w:rsid w:val="00796028"/>
     <w:rsid w:val="007D06D5"/>
     <w:rsid w:val="007D1E94"/>
     <w:rsid w:val="007E2527"/>
     <w:rsid w:val="007E2A92"/>
     <w:rsid w:val="007E4891"/>
     <w:rsid w:val="007F6E2E"/>
     <w:rsid w:val="00811FD1"/>
     <w:rsid w:val="00812A9C"/>
     <w:rsid w:val="008203C3"/>
     <w:rsid w:val="008304AB"/>
+    <w:rsid w:val="0084392D"/>
     <w:rsid w:val="008568FE"/>
     <w:rsid w:val="00873367"/>
     <w:rsid w:val="008773AD"/>
     <w:rsid w:val="008912C6"/>
     <w:rsid w:val="00895F9C"/>
     <w:rsid w:val="008A37B0"/>
     <w:rsid w:val="008C5A7B"/>
     <w:rsid w:val="008D39B7"/>
     <w:rsid w:val="008D3E87"/>
     <w:rsid w:val="008E0400"/>
     <w:rsid w:val="008F04B4"/>
     <w:rsid w:val="008F1569"/>
     <w:rsid w:val="00903260"/>
     <w:rsid w:val="00907230"/>
     <w:rsid w:val="00935E68"/>
+    <w:rsid w:val="00936794"/>
     <w:rsid w:val="00941312"/>
     <w:rsid w:val="00946B6E"/>
     <w:rsid w:val="00950BFB"/>
     <w:rsid w:val="00950C60"/>
     <w:rsid w:val="00960F6A"/>
     <w:rsid w:val="009674BD"/>
     <w:rsid w:val="009762EA"/>
+    <w:rsid w:val="00992B1B"/>
     <w:rsid w:val="00993CE5"/>
     <w:rsid w:val="009A1C4D"/>
     <w:rsid w:val="009A4A66"/>
     <w:rsid w:val="009A7BDE"/>
     <w:rsid w:val="009B5474"/>
     <w:rsid w:val="009C1F56"/>
     <w:rsid w:val="009D1128"/>
     <w:rsid w:val="009D54B5"/>
     <w:rsid w:val="009D6459"/>
     <w:rsid w:val="009E4AA4"/>
     <w:rsid w:val="00A04DF9"/>
     <w:rsid w:val="00A06DC3"/>
     <w:rsid w:val="00A11006"/>
     <w:rsid w:val="00A14276"/>
     <w:rsid w:val="00A22DE3"/>
     <w:rsid w:val="00A31E0A"/>
     <w:rsid w:val="00A3250D"/>
     <w:rsid w:val="00A32F75"/>
     <w:rsid w:val="00A51E23"/>
     <w:rsid w:val="00A52053"/>
     <w:rsid w:val="00A71F51"/>
     <w:rsid w:val="00A738AD"/>
     <w:rsid w:val="00A74AC9"/>
     <w:rsid w:val="00A7750E"/>
     <w:rsid w:val="00A83F1E"/>
+    <w:rsid w:val="00A91EFE"/>
     <w:rsid w:val="00AA1105"/>
     <w:rsid w:val="00AA38EE"/>
     <w:rsid w:val="00AC353D"/>
     <w:rsid w:val="00AC7CA4"/>
     <w:rsid w:val="00B011FF"/>
     <w:rsid w:val="00B0760E"/>
     <w:rsid w:val="00B23F2B"/>
     <w:rsid w:val="00B24D6F"/>
     <w:rsid w:val="00B32F11"/>
     <w:rsid w:val="00B33E4B"/>
     <w:rsid w:val="00B36FFB"/>
     <w:rsid w:val="00B43142"/>
     <w:rsid w:val="00B46A4E"/>
     <w:rsid w:val="00B557AD"/>
     <w:rsid w:val="00B67A77"/>
+    <w:rsid w:val="00B71248"/>
     <w:rsid w:val="00B80207"/>
     <w:rsid w:val="00B818AB"/>
     <w:rsid w:val="00B8480C"/>
     <w:rsid w:val="00BA15D9"/>
     <w:rsid w:val="00BA3FA5"/>
     <w:rsid w:val="00C1387C"/>
     <w:rsid w:val="00C14258"/>
     <w:rsid w:val="00C162C7"/>
     <w:rsid w:val="00C21D55"/>
     <w:rsid w:val="00C27322"/>
     <w:rsid w:val="00C33EEF"/>
     <w:rsid w:val="00C41149"/>
     <w:rsid w:val="00C420F2"/>
     <w:rsid w:val="00C479C4"/>
     <w:rsid w:val="00C50C01"/>
     <w:rsid w:val="00C64E64"/>
     <w:rsid w:val="00C80D1D"/>
     <w:rsid w:val="00C84DE7"/>
     <w:rsid w:val="00C90F6F"/>
     <w:rsid w:val="00C96FE5"/>
     <w:rsid w:val="00CA667C"/>
     <w:rsid w:val="00CA6F77"/>
     <w:rsid w:val="00CC15DF"/>
     <w:rsid w:val="00CC4EC1"/>
     <w:rsid w:val="00CC7500"/>
     <w:rsid w:val="00CD279C"/>
     <w:rsid w:val="00CD2E92"/>
     <w:rsid w:val="00CE5D9E"/>
     <w:rsid w:val="00D11408"/>
+    <w:rsid w:val="00D17CA1"/>
     <w:rsid w:val="00D244B2"/>
     <w:rsid w:val="00D33BBC"/>
     <w:rsid w:val="00D41813"/>
     <w:rsid w:val="00D41DCC"/>
     <w:rsid w:val="00D4353D"/>
     <w:rsid w:val="00D5613E"/>
+    <w:rsid w:val="00D5615B"/>
     <w:rsid w:val="00D66344"/>
     <w:rsid w:val="00D72190"/>
+    <w:rsid w:val="00D7276E"/>
     <w:rsid w:val="00D82170"/>
     <w:rsid w:val="00D83817"/>
     <w:rsid w:val="00D86A96"/>
     <w:rsid w:val="00D9778B"/>
     <w:rsid w:val="00DC0573"/>
     <w:rsid w:val="00DC30A1"/>
     <w:rsid w:val="00DC459A"/>
+    <w:rsid w:val="00DF6983"/>
     <w:rsid w:val="00E02BC3"/>
     <w:rsid w:val="00E04C10"/>
     <w:rsid w:val="00E075CD"/>
     <w:rsid w:val="00E07687"/>
     <w:rsid w:val="00E1217C"/>
     <w:rsid w:val="00E14432"/>
     <w:rsid w:val="00E263DC"/>
     <w:rsid w:val="00E36147"/>
+    <w:rsid w:val="00E37D31"/>
     <w:rsid w:val="00E40F7C"/>
     <w:rsid w:val="00E42630"/>
     <w:rsid w:val="00E437A3"/>
     <w:rsid w:val="00E544BF"/>
     <w:rsid w:val="00E62620"/>
     <w:rsid w:val="00E66AA1"/>
+    <w:rsid w:val="00E73263"/>
+    <w:rsid w:val="00E87950"/>
     <w:rsid w:val="00E9222C"/>
     <w:rsid w:val="00EA6D3D"/>
     <w:rsid w:val="00EB1BA3"/>
     <w:rsid w:val="00EC0BE4"/>
     <w:rsid w:val="00EC57C8"/>
     <w:rsid w:val="00EC6AF6"/>
     <w:rsid w:val="00ED55C1"/>
     <w:rsid w:val="00ED5983"/>
     <w:rsid w:val="00ED677D"/>
     <w:rsid w:val="00ED6F6F"/>
+    <w:rsid w:val="00F01B9A"/>
     <w:rsid w:val="00F224C1"/>
     <w:rsid w:val="00F25A6D"/>
     <w:rsid w:val="00F30D22"/>
+    <w:rsid w:val="00F35804"/>
     <w:rsid w:val="00F37352"/>
+    <w:rsid w:val="00F37551"/>
     <w:rsid w:val="00F44AEC"/>
     <w:rsid w:val="00F47F40"/>
     <w:rsid w:val="00F505A9"/>
     <w:rsid w:val="00F57BBE"/>
     <w:rsid w:val="00F8069A"/>
     <w:rsid w:val="00F8259F"/>
     <w:rsid w:val="00FA1A8B"/>
     <w:rsid w:val="00FA2782"/>
     <w:rsid w:val="00FB03F6"/>
     <w:rsid w:val="00FC0A62"/>
     <w:rsid w:val="00FE1A26"/>
     <w:rsid w:val="00FE2522"/>
     <w:rsid w:val="07C2B9F8"/>
     <w:rsid w:val="08692D07"/>
     <w:rsid w:val="0D42977C"/>
     <w:rsid w:val="1A1670DE"/>
     <w:rsid w:val="1A254ED0"/>
     <w:rsid w:val="1CA0CA29"/>
     <w:rsid w:val="20B3A7A0"/>
+    <w:rsid w:val="2155B21B"/>
     <w:rsid w:val="22173858"/>
     <w:rsid w:val="224F7801"/>
     <w:rsid w:val="23CA4870"/>
     <w:rsid w:val="25240802"/>
     <w:rsid w:val="27E4938C"/>
     <w:rsid w:val="2BE5887A"/>
     <w:rsid w:val="2C5F1F29"/>
     <w:rsid w:val="2DF024E3"/>
     <w:rsid w:val="2E4AA391"/>
     <w:rsid w:val="33D11A09"/>
     <w:rsid w:val="3455A5B4"/>
     <w:rsid w:val="370887FA"/>
     <w:rsid w:val="38FDE691"/>
     <w:rsid w:val="45FE7E64"/>
     <w:rsid w:val="4B3119ED"/>
     <w:rsid w:val="4BAB3364"/>
     <w:rsid w:val="51738BB6"/>
     <w:rsid w:val="51C9E0EF"/>
     <w:rsid w:val="524AE4CA"/>
     <w:rsid w:val="58370AD1"/>
     <w:rsid w:val="5A901B23"/>
     <w:rsid w:val="5BD227B4"/>
     <w:rsid w:val="5F42FEFC"/>
     <w:rsid w:val="5F718813"/>
     <w:rsid w:val="6600FA3C"/>
@@ -8607,51 +8608,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1999532032">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/ls/library-opening-times/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/Staff+Development" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/Resources+and+Reading+Lists+Online" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/Research+Support" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/UniSkills" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/Learning+Edge+Blackboard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/Digital+Learning+Technology" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edgehill.ac.uk/ls/library-opening-times/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/Resources+and+Reading+Lists+Online" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/Staff+Development" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/Research+Support" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.edgehill.ac.uk/display/ls/UniSkills" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8922,86 +8923,91 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d6f84b81-f492-4944-ab1e-1881e63b8f33" xmlns:ns3="cad729bd-0b6a-4129-87ee-6389f866e28a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d2287cc6303c8479d2e5162e1b69bc7" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC20C36658986E438D3B7162B11AF16B" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f2d5b49c93eef20fb1f5a48fbdaab258">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d6f84b81-f492-4944-ab1e-1881e63b8f33" xmlns:ns3="cad729bd-0b6a-4129-87ee-6389f866e28a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a74f6fc36d7d0dd83d38d31f7be5bb35" ns2:_="" ns3:_="">
     <xsd:import namespace="d6f84b81-f492-4944-ab1e-1881e63b8f33"/>
     <xsd:import namespace="cad729bd-0b6a-4129-87ee-6389f866e28a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d6f84b81-f492-4944-ab1e-1881e63b8f33" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9040,50 +9046,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="336e2fbd-7907-4c3b-9c38-9ca127abe6c5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cad729bd-0b6a-4129-87ee-6389f866e28a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -9185,140 +9196,230 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d6f84b81-f492-4944-ab1e-1881e63b8f33">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="cad729bd-0b6a-4129-87ee-6389f866e28a" xsi:nil="true"/>
     <SharedWithUsers xmlns="cad729bd-0b6a-4129-87ee-6389f866e28a">
       <UserInfo>
         <DisplayName>Helen Jamieson</DisplayName>
         <AccountId>16</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE0642C4-E03C-4663-B792-B854E3A01D25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD813F68-DA46-424A-BE99-609A2AF0ACCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A789A433-5634-4A8B-BA42-77B6783F354B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57A8EC1C-29B6-47C7-8A77-6C89A2613CAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d6f84b81-f492-4944-ab1e-1881e63b8f33"/>
     <ds:schemaRef ds:uri="cad729bd-0b6a-4129-87ee-6389f866e28a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8922A5C-7F6F-489D-99AE-0D771B47226B}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="d6f84b81-f492-4944-ab1e-1881e63b8f33"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="cad729bd-0b6a-4129-87ee-6389f866e28a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7183</Characters>
+  <Pages>4</Pages>
+  <Words>1218</Words>
+  <Characters>6945</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>59</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Edge Hill University College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8427</CharactersWithSpaces>
+  <CharactersWithSpaces>8147</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="30" baseType="variant">
+      <vt:variant>
+        <vt:i4>2097213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://go.edgehill.ac.uk/display/ls/Staff+Development</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310750</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://go.edgehill.ac.uk/display/ls/Research+Support</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293872</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://go.edgehill.ac.uk/display/ls/UniSkills</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114202</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.edgehill.ac.uk/ls/library-opening-times/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3539054</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://go.edgehill.ac.uk/display/ls/Resources+and+Reading+Lists+Online</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Morreyp</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC20C36658986E438D3B7162B11AF16B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">